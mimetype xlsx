--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -17,166 +17,154 @@
   <Default Extension="webp" ContentType="image/webp"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="761">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="766">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://ecokamni.ru/</t>
   </si>
   <si>
     <t>8 (800) 200-53-13</t>
   </si>
   <si>
     <t>+7 (926) 466-45-26</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-09 07:50:25</t>
+    <t>Актуальность прайса на: 2026-06-23 10:05:09</t>
   </si>
   <si>
     <t>Натуральный камень</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
   <si>
     <t>Цена за</t>
   </si>
   <si>
     <t>Горбушка Уральская гранитная 2-4 см толщина</t>
   </si>
   <si>
     <t>https://ecokamni.ru/granit-gorbushka/</t>
   </si>
   <si>
     <t>м²</t>
   </si>
   <si>
-    <t xml:space="preserve">Плитняк лемезит крупноформатный 3-5 см 3 см </t>
-[...2 lines deleted...]
-    <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/?sku=12360</t>
+    <t>Плитняк лемезит крупноформатный 3-5 см 4 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/</t>
+  </si>
+  <si>
+    <t>Плитняк лемезит крупноформатный 3-5 см 5 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/?sku=13338</t>
+  </si>
+  <si>
+    <t>Плиты из серо-зеленого песчаника 4-8 см 3-4 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=13238</t>
   </si>
   <si>
     <t>кг</t>
   </si>
   <si>
-    <t xml:space="preserve">Плитняк лемезит крупноформатный 3-5 см 4 см </t>
-[...16 lines deleted...]
-  <si>
     <t>Плиты из серо-зеленого песчаника 4-8 см 4-5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plity-poshagovye-iz-peschanika/</t>
   </si>
   <si>
     <t>Плиты из серо-зеленого песчаника 4-8 см 6-8 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=12370</t>
   </si>
   <si>
     <t>По виду</t>
   </si>
   <si>
     <t>Брусчатка</t>
   </si>
   <si>
     <t>Брусчатка гранитная «Новый город» галтованная серая 150/100/50×30 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-seray-galtovanaya/</t>
   </si>
   <si>
     <t>Брусчатка гранитная колото-пиленая «Вечерний город» 80/80/50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/</t>
   </si>
   <si>
     <t>Брусчатка гранитная колото-пиленая «Вечерний город» 100/100/60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/?sku=13302</t>
   </si>
   <si>
-    <t>Брусчатка гранитная колото-пиленая «Старая мостовая» 100×100×40-60 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Брусчатка гранитная колото-пиленая «Старый город» серая 100/100/50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/</t>
   </si>
   <si>
     <t>Брусчатка гранитная колото-пиленая «Старый город» графитовая 100/100/50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13319</t>
   </si>
   <si>
     <t>Брусчатка гранитная колото-пиленая «Старый город» янтарная 100/100/50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13320</t>
   </si>
   <si>
     <t>Брусчатка гранитная колото-пиленая галтованная «Старая мостовая» серая 100/100/40-60мм 100×100×40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-galtovanay-seray/</t>
   </si>
   <si>
     <t>Брусчатка гранитная колото-пиленая розовая 100×100×30 мм</t>
@@ -505,51 +493,51 @@
   <si>
     <t>Булыжник голыш разноцветный речной 4–100 см 10-15 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/223-golysh-morskoj/?sku=46</t>
   </si>
   <si>
     <t>Булыжник голыш разноцветный речной 4–100 см 15-25 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/223-golysh-morskoj/?sku=47</t>
   </si>
   <si>
     <t>Булыжник голыш разноцветный речной 4–100 см 20-40 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/223-golysh-morskoj/?sku=48</t>
   </si>
   <si>
     <t>Булыжник голыш разноцветный речной 4–100 см 40-60 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/223-golysh-morskoj/?sku=12369</t>
   </si>
   <si>
-    <t>Булыжник голыш разноцветный речной 4–100 см 50-100 см</t>
+    <t xml:space="preserve">Булыжник голыш разноцветный речной 4–100 см 50-100 см </t>
   </si>
   <si>
     <t>https://ecokamni.ru/223-golysh-morskoj/?sku=13237</t>
   </si>
   <si>
     <t>Булыжник голыш серо-белый речной 4-40 см округлый и плоский 4-8 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-rechnoy-sero-belyy/</t>
   </si>
   <si>
     <t>Булыжник голыш серо-белый речной 4-40 см округлый и плоский 8-12 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11021</t>
   </si>
   <si>
     <t>Булыжник голыш серо-белый речной 4-40 см округлый и плоский 10-15 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=1793</t>
   </si>
   <si>
     <t>Булыжник голыш серо-белый речной 4-40 см округлый и плоский 15-25 см</t>
   </si>
@@ -577,51 +565,51 @@
   <si>
     <t>Булыжник голыш серо-белый речной 4-40 см округлый и плоский плоский 20-40 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11008</t>
   </si>
   <si>
     <t>Булыжник голыш серый плоский речной 10–40 см 10-15 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-ploskiy-1/</t>
   </si>
   <si>
     <t>Булыжник голыш серый плоский речной 10–40 см 15-25 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-ploskiy-1/?sku=6878</t>
   </si>
   <si>
     <t>Булыжник голыш серый плоский речной 10–40 см 20-40 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-ploskiy-1/?sku=12349</t>
   </si>
   <si>
-    <t>Булыжник речной голыш «Полосатик» 20–50 см, серый с белыми полосками 20-50 см</t>
+    <t>Булыжник речной голыш «Полосатик» 15–40 см, серый с белыми полосками 15-40 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-rechnoy-polosatik/</t>
   </si>
   <si>
     <t>Бутовый камень</t>
   </si>
   <si>
     <t>Кладочный камень</t>
   </si>
   <si>
     <t>Бут «Золотая осень» галтованный</t>
   </si>
   <si>
     <t>https://ecokamni.ru/217-but-zolotay-osen-galtovanyi/</t>
   </si>
   <si>
     <t>м³</t>
   </si>
   <si>
     <t>Бут песчаник «Золотая осень»</t>
   </si>
   <si>
     <t>https://ecokamni.ru/217-but-zolotay-osen/</t>
   </si>
@@ -679,50 +667,56 @@
   <si>
     <t>https://ecokamni.ru/217-but-sero-zeljonyj-galtovannyj2/</t>
   </si>
   <si>
     <t>Бут песчаник серо-синий галтованный</t>
   </si>
   <si>
     <t>https://ecokamni.ru/but-seryy-s-sinim-ottenkom-galtovannyy/</t>
   </si>
   <si>
     <t>Бут серо-зеленый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/217-but-sero-zeljonyj/</t>
   </si>
   <si>
     <t xml:space="preserve">Костровище из лемезита галтованного (1 кольцо) 1 круг </t>
   </si>
   <si>
     <t>https://ecokamni.ru/kostrovische-iz-lemezita/</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
+    <t>Костровище из лемезита галтованного (1 кольцо) 1 шт</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kostrovische-iz-lemezita/?sku=13411</t>
+  </si>
+  <si>
     <t>Валуны и глыбы</t>
   </si>
   <si>
     <t>Валун «Меотис»</t>
   </si>
   <si>
     <t>https://ecokamni.ru/miotis/</t>
   </si>
   <si>
     <t>Валун горный «Эльбрус» 40-200 см 40-200+ см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/210-valuny-gornye-elbrus/</t>
   </si>
   <si>
     <t>Валун змеевика 20-40 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/214-valuny-zmeevik/</t>
   </si>
   <si>
     <t>Валун змеевика 50-100+ см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/214-valuny-zmeevik/?sku=11005</t>
@@ -802,50 +796,56 @@
   <si>
     <t>Галька</t>
   </si>
   <si>
     <t>Морская</t>
   </si>
   <si>
     <t>Галька «Гранитный риф» 3–20 мм 3-5 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-granit-rif/?sku=12317</t>
   </si>
   <si>
     <t>Галька «Гранитный риф» 3–20 мм 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-granit-rif/?sku=12318</t>
   </si>
   <si>
     <t>Галька «Гранитный риф» 3–20 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-granit-rif/</t>
   </si>
   <si>
+    <t>Галька «Гранитный риф» 3–20 мм 20-40</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/galka-granit-rif/?sku=13332</t>
+  </si>
+  <si>
     <t>Галька бело-серая «Горянка» 40-120 мм 40-90 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/196-galka-sero-belay/</t>
   </si>
   <si>
     <t>Галька бело-серая «Горянка» 40-120 мм 80-120 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/196-galka-sero-belay/?sku=13323</t>
   </si>
   <si>
     <t>Галька морская «Жемчужная» 5–20 мм светло-серая, бежевая 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-jemchug/?sku=10384</t>
   </si>
   <si>
     <t>Галька морская «Жемчужная» 5–20 мм светло-серая, бежевая 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-jemchug/</t>
   </si>
   <si>
     <t>Галька морская «Каспийская» округлая 5–60 мм серо-бежевых оттенков 5-10 мм</t>
@@ -868,56 +868,50 @@
   <si>
     <t>Галька морская «Каспийская» округлая 5–60 мм серо-бежевых оттенков 40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/195-galka-morskaya/?sku=3524</t>
   </si>
   <si>
     <t>Галька морская «Крымская» окатанная 5–60 мм, серо-бежевых оттенков 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/196-galka-morskay-krimskay/</t>
   </si>
   <si>
     <t>Галька морская «Крымская» окатанная 5–60 мм, серо-бежевых оттенков 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3432</t>
   </si>
   <si>
     <t>Галька морская «Крымская» окатанная 5–60 мм, серо-бежевых оттенков 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3396</t>
   </si>
   <si>
-    <t>Галька морская «Крымская» окатанная 5–60 мм, серо-бежевых оттенков 40-60 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Галька морская «Черноморская» окатанная 5–100 мм, микс оттенков 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-chernomorskaya/</t>
   </si>
   <si>
     <t>Галька морская «Черноморская» окатанная 5–100 мм, микс оттенков 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-chernomorskaya/?sku=2580</t>
   </si>
   <si>
     <t>Галька морская «Черноморская» окатанная 5–100 мм, микс оттенков 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-chernomorskaya/?sku=2581</t>
   </si>
   <si>
     <t>Галька морская «Черноморская» окатанная 5–100 мм, микс оттенков 40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-chernomorskaya/?sku=3526</t>
   </si>
   <si>
     <t>Галька морская «Черноморская» окатанная 5–100 мм, микс оттенков 80-120 мм</t>
@@ -1120,116 +1114,98 @@
   <si>
     <t>Каменная крошка из яшмы, терракотово-красная, 5-120 мм 80-120 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/182-yashma/?sku=13236</t>
   </si>
   <si>
     <t>Кварцитовая крошка «Горный блеск» с вкраплениями слюды 10-50 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroschka-serasy-gorniy-blesk/</t>
   </si>
   <si>
     <t>Кварцитовая крошка «Горный блеск» с вкраплениями слюды 10-50 мм 30-50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroschka-serasy-gorniy-blesk/?sku=12312</t>
   </si>
   <si>
     <t>Кремниевая крошка «Персик» 20-40 мм желто-розовый оттенок 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-persik/</t>
   </si>
   <si>
-    <t>Кремниевая крошка «Персик» галтованная 20-60 мм 20-40 мм</t>
+    <t>Кремниевая крошка «Персик» галтованная 20-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-persik-galtovannay/</t>
   </si>
   <si>
-    <t>Кремниевая крошка «Персик» галтованная 20-60 мм 40-60 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Мраморная крошка «Пион» розово-красная, 10-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-pion/</t>
   </si>
   <si>
     <t>Мраморная крошка «Пион» розово-красная, 10-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-pion/?sku=3259</t>
   </si>
   <si>
     <t>Мраморная крошка белая 10-150 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-belaya/</t>
   </si>
   <si>
     <t>Мраморная крошка белая 10-150 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=7730</t>
   </si>
   <si>
     <t>Мраморная крошка белая 10-150 мм 70-150 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=12353</t>
   </si>
   <si>
     <t>Мраморная крошка белая галтованная 5-120 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/</t>
   </si>
   <si>
     <t>Мраморная крошка белая галтованная 5-120 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/?sku=2540</t>
   </si>
   <si>
-    <t>Мраморная крошка белая галтованная 5-120 мм 40-60 мм</t>
-[...10 lines deleted...]
-  <si>
     <t>Мраморная крошка галтованная «3-цветный микс» 10-60 мм бело-зелёно-красного оттенка 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-3-kh-tsvetnyy-miks/</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная «3-цветный микс» 10-60 мм бело-зелёно-красного оттенка 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-3-kh-tsvetnyy-miks/?sku=2552</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная «3-цветный микс» 10-60 мм бело-зелёно-красного оттенка 40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-3-kh-tsvetnyy-miks/?sku=13012</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная «Пион» розовая 10-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/?sku=3397</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная «Пион» розовая 10-40 мм 20-40 мм</t>
@@ -1384,92 +1360,131 @@
   <si>
     <t>Мраморная крошка серебристая галтованная 10-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/</t>
   </si>
   <si>
     <t>Мраморная крошка серо-бежевая 10-60 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serobezevay/</t>
   </si>
   <si>
     <t>Мраморная крошка серо-бежевая 10-60 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serobezevay/?sku=3419</t>
   </si>
   <si>
     <t>Мраморная крошка серо-бежевая 10-60 мм 40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serobezevay/?sku=3421</t>
   </si>
   <si>
-    <t>Мраморная крошка супер-белая галтованная (20 кг. уп.)</t>
-[...5 lines deleted...]
-    <t>уп.</t>
+    <t>Мраморная крошка супер-белая 10-20 мм</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/</t>
+  </si>
+  <si>
+    <t>Мраморная крошка супер-белая 20-40 мм</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/?sku=13217</t>
   </si>
   <si>
     <t>Мраморная крошка супер-белая галтованная, 10-250 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11001</t>
   </si>
   <si>
     <t>Мраморная крошка супер-белая галтованная, 10-250 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11002</t>
   </si>
   <si>
     <t>Мраморная крошка супер-белая галтованная, 10-250 мм 40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/</t>
   </si>
   <si>
     <t>Мраморная крошка супер-белая галтованная, 10-250 мм 80-120 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11004</t>
   </si>
   <si>
     <t>Мраморная крошка супер-белая галтованная, 10-250 мм 150-250 мм (валунчик)</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=12336</t>
   </si>
   <si>
     <t>Пиленый камень</t>
   </si>
   <si>
+    <t>Плита гранитная пиленая термообработка серая 600/300/20</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/plita-granitnaya--termo/?sku=13341</t>
+  </si>
+  <si>
+    <t>Плита гранитная пиленая термообработка серая 600/300/30</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/plita-granitnaya--termo/</t>
+  </si>
+  <si>
+    <t>Плита гранитная пиленая термообработка янтарь 600/300/20</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/plita-granitnaya--termo/?sku=13343</t>
+  </si>
+  <si>
+    <t>Плита гранитная пиленая термообработка янтарь 600/300/30</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/plita-granitnaya--termo/?sku=13344</t>
+  </si>
+  <si>
+    <t>Плита гранитная пиленая термообработка антрацит 600/300/20</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/plita-granitnaya--termo/?sku=13345</t>
+  </si>
+  <si>
+    <t>Плита гранитная пиленая термообработка антрацит 600/300/30</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/plita-granitnaya--termo/?sku=13346</t>
+  </si>
+  <si>
     <t>Плитка</t>
   </si>
   <si>
     <t>Плитка натуральная «Седой Урал» из кварцита 3/L см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=7737</t>
   </si>
   <si>
     <t>Плитка натуральная «Седой Урал» из кварцита 5/L см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11016</t>
   </si>
   <si>
     <t>Плитка натуральная «Седой Урал» из кварцита 7/L см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitka-kvarzit-sedoi-ural/</t>
   </si>
   <si>
     <t>Плитка натуральная «Седой Урал» из кварцита 10/L см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11017</t>
@@ -2275,63 +2290,63 @@
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6861</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-зеленый крупноформатный 4-8 см 6 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6862</t>
   </si>
   <si>
     <t xml:space="preserve">Плитняк песчаник серо-зеленый крупноформатный 4-8 см 6 - 8 </t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13171</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-зеленый крупноформатный 4-8 см 8-10</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13224</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-синий галтованный крупноформатный 4-8 см 4 см</t>
   </si>
   <si>
-    <t>https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie/</t>
+    <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-синий галтованный крупноформатный 4-8 см 5 см</t>
   </si>
   <si>
-    <t>https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie/?sku=6836</t>
+    <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6836</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-синий галтованный крупноформатный 4-8 см 6-8 см</t>
   </si>
   <si>
-    <t>https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie/?sku=6837</t>
+    <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6837</t>
   </si>
   <si>
     <t>Плиты «Старый замок» пошаговые из кварцита 6-10 см 6-10 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plity-poshagovye-iz-kvartsyta-staryj-zamok/</t>
   </si>
   <si>
     <t>Плиты пошаговые из серо-синего песчаника 4-6 см 6-10 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plity-poshagovye-iz-sero-sinego-peschannika/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -2468,51 +2483,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ca8310fe456b569b2cc6d272c9e36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04460a4f1c75ce90e2e76aec7a64add.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79119c67dc38f5f28a4e74ebc25dc89.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b07984a14b98cda8a9de2c67b0ec2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015e5c263b6ca7f7f7fa518fe7e602.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed5d022cd6f8ed167e911af351b596.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b19aa0dc910df2d7ec5ca3ecbb8ff3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd8a106107b5da3d943df53973a86.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d3ad98af326015570e92310d5c7b.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45a9457c85480e0f3013a296269f2d.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e4484cada96b18862d8223e78ef4.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9404c0bf19ec47692dddac67522060.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873b9f17a1f63aad52f0c249f9389d.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d27a9515f6b590aecf1ec98376405.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7a89f56be59e5fd3e5a00be4948c.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2247c7c3ec78bc0c0630aaabf5d3e9.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595670676a60f4e5d31487ca0466748.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a19da25142208651f34ed87a2486a.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005d0cfbe544ba29faffe3d627c87f4.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e2a25bdf9f4e84d63ca1d4e7e06eb.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc502f58dc4b42be2e21cc5ee46af.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb912a52ac464da0ec5fe01c38f6ce8.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ca951cd3c9cb62c7360660ad12b3d.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86da62dbbc13cdd85a8125f3bfb81e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a0c5e2b60403500e3c2537ca4a863.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b4d59d2aa5c7ee9b0295334eeaf4.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e0e7470d180ec3cc1e5203bb799d.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66ac5d95ee14b68723f834bb103bbc.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485067ea497599ffa0e1122a1f0d3db.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b07ddeb0b64f3f4dd20e5f19d36824.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999674d3fee6d5257e9da6e7aadc28ba.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600273afe57cc7039816f1273ffa3a.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53a8e425f46346a892b6e63e4b98b2.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbcc7c894a9c732d83cbfb4a3d742.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63183b1214fb0e9d34a5559fc017e3.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164d6830188809b5c5c281e3050cdb9.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b4f250586886f4d0f6628aa0c80bc.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5ffb13bf975a437643e5e5486ea1b.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03d47060be61d9a1419480eade3f1.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c766532f6e0f574ef1ffc0f0299de.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28009d1f7d46a517cc7216afa683b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a300511efb35f40f8951828afb6b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6d1cea0a5838d52f1d33e0b5e0b8.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3100159d8358ad9eae0706c8553c9.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f127aaee896ca7503b9367bf96f5c7.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac1f6586414e335c40461f113c3335.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80084bae77f036720160831552c06b.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbdd0923a3b2bf67ff5aca7323b8d3.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17337aa7fad6122472fa35543376b5d7.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfeecf44497840d528c06a3f3ba0e7.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78195302d3355500875aa7022658f78c.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eb6dbd13dfb79ae05c6dfbefcd064.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb49678d519daaa4e7aec85212f06d.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd79dc6c917d56a88c5e1cc13b762.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db2af2d8313f58540e09172ee6cd3.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae23e22efe22c8e03a8ed75ed1666d.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f12dfb3fcfc12ec21536f1c237cad.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfbacb9f500ce15bb1117906866d0.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe62d05f6bc849aa95f1d849152457.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289418bcfc399ca0b862b7dd5d408deb.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335aaf93a1e6ddf97a16af1738ac387.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444781891816c963f796bbe0016a84ca.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00170774c0d3e97f5d4ab0ea19734536.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6eb30627e6dfe3f033ba849a9a148.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c279feb6c59fce4865707d52e94b5.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be1bf3a08ae77fb9ef472d3219397a.JPG"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb5704cd8a713c34436479e7a55cc.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b5dcfc6bf3cab3c5d1bc2220eed14.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e6ebfef6fcdd0cf617bb3213c668e.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f318251eb2f10ecdab53d4da60a9cf.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c370fb3a72ff689d504b1e56927ee29.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238403eb433a32cd8deb51c55f47be0.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d702868011ae7b1b3d7576102e35a1.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a2b2796c13f3f8524c57c556c87bf.JPG"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8164ad8975ddb58e7311dce39db8d.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05aaaa419e9c33fe2c8e83b21d47f8.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d16648df0b6a752a732fb0b04bac.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cb8a371cd035ffc76527131a75d56.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8622f2a4b91d07c7c3979e121d35c.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1dabf372a248e22789474ea0d670.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1eb2d3a6f8f7cd1d3608052785584.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6694e2b7dc176dab031839769b7acf.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d1092442131bc5a5a2427f93abf5a.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e53bf9ac7ef841d4d094df19108bf0.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e0e02a300a554acc19a7b23a6ba0f.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4913f911881619d320b520004c5a.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706f4daf6fe3666ebdc650c19d9793b.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540bde7182e2fd9b95817853fa9d4d6.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f75eb31e4c2a1e8115c06fc998d6f.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc6d44440c05de18a05783880143f8.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d1b871b4d9dea40662ec423ddadd.webp"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee8a66bce7718b1843322757867abf.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400134feede6a1666cc9e823a74ed0.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370758d3d34c7b92b0d861849bd0026a.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd432bd5dc99e6d7f03df9b92faffeb.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b610e0b833cdcaebf263799a1a092.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368f09b0e52ee17c4b2b1e93b05ceb1.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef234ec12751b3f59129b1c755c7f22e.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29fd6f510cdd8d0e83aac672d1239c.JPG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276cdb2a30d3b4e5518cfb9b921d0a2.JPG"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc23686e530a8c4aeadc885696aa8.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587ac73b6cdb91e39f673134c665a53.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588a8e9c7f896d5ec0499b670e4521e.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a45b84a249e45d67387b509783c62.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c4a653c1884219677deaed9a3274.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700eb2e05d2a45390364f2d3fd1af8.JPG"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0113377f997462385967d69217446.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736fb6bfbbba0e955d3e9e01040c890.JPG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76579a35e9b64d19abdd6d0987c973fd.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73771e6757a6630078a30273f6e4800.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce02be15bf057eaffcb4def166f827.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cdc201c55fd6d095372b050040ea9.JPG"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8aac6e775b0b5dab4829eba264c48.JPG"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2da04eba8ab838b014f1438dc8f55d.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331e18bcafed1a0624aae4e5c7f4d16.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3bc69a7c2c6ac5b1469da087217d9.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a22bf25158dc24ab357c544521c71.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d677e86c55eaddefdcdcd7f2040f42f.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cdc652080edb342fa8e393a855fd0.JPG"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f308e48799d89948d5640606d8f2cfe.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58dd73d622a0f20e6a3408851552c.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44463626e46f11664a51bf7855a02b.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13ab5703640f4e80571ac9fb021be.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0778d6c0f046bc02c4b70e80cfc4e.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d155732ed81a420c6e767fb1f3624.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f0586a3b432b68f62d96556b6648.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b6b9afd80a39bc27b01635279b54d.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91908a306e42d41c4cf8bd59b905a20.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74593641828e2026657e90e786072594.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ca8310fe456b569b2cc6d272c9e36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04460a4f1c75ce90e2e76aec7a64add.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79119c67dc38f5f28a4e74ebc25dc89.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b07984a14b98cda8a9de2c67b0ec2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015e5c263b6ca7f7f7fa518fe7e602.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea849cc1b13f0463fbe8954e7dfac0ec.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd8a106107b5da3d943df53973a86.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d3ad98af326015570e92310d5c7b.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45a9457c85480e0f3013a296269f2d.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e4484cada96b18862d8223e78ef4.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9404c0bf19ec47692dddac67522060.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873b9f17a1f63aad52f0c249f9389d.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d27a9515f6b590aecf1ec98376405.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7a89f56be59e5fd3e5a00be4948c.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2247c7c3ec78bc0c0630aaabf5d3e9.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595670676a60f4e5d31487ca0466748.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a19da25142208651f34ed87a2486a.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005d0cfbe544ba29faffe3d627c87f4.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e2a25bdf9f4e84d63ca1d4e7e06eb.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc502f58dc4b42be2e21cc5ee46af.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb912a52ac464da0ec5fe01c38f6ce8.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ca951cd3c9cb62c7360660ad12b3d.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86da62dbbc13cdd85a8125f3bfb81e.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a0c5e2b60403500e3c2537ca4a863.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b4d59d2aa5c7ee9b0295334eeaf4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e0e7470d180ec3cc1e5203bb799d.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66ac5d95ee14b68723f834bb103bbc.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485067ea497599ffa0e1122a1f0d3db.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b07ddeb0b64f3f4dd20e5f19d36824.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999674d3fee6d5257e9da6e7aadc28ba.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600273afe57cc7039816f1273ffa3a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53a8e425f46346a892b6e63e4b98b2.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbcc7c894a9c732d83cbfb4a3d742.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63183b1214fb0e9d34a5559fc017e3.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164d6830188809b5c5c281e3050cdb9.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b4f250586886f4d0f6628aa0c80bc.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5ffb13bf975a437643e5e5486ea1b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03d47060be61d9a1419480eade3f1.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c766532f6e0f574ef1ffc0f0299de.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28009d1f7d46a517cc7216afa683b.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a300511efb35f40f8951828afb6b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6d1cea0a5838d52f1d33e0b5e0b8.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3100159d8358ad9eae0706c8553c9.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f127aaee896ca7503b9367bf96f5c7.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac1f6586414e335c40461f113c3335.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80084bae77f036720160831552c06b.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbdd0923a3b2bf67ff5aca7323b8d3.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17337aa7fad6122472fa35543376b5d7.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfeecf44497840d528c06a3f3ba0e7.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78195302d3355500875aa7022658f78c.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eb6dbd13dfb79ae05c6dfbefcd064.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb49678d519daaa4e7aec85212f06d.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd79dc6c917d56a88c5e1cc13b762.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db2af2d8313f58540e09172ee6cd3.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae23e22efe22c8e03a8ed75ed1666d.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f12dfb3fcfc12ec21536f1c237cad.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfbacb9f500ce15bb1117906866d0.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe62d05f6bc849aa95f1d849152457.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289418bcfc399ca0b862b7dd5d408deb.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335aaf93a1e6ddf97a16af1738ac387.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444781891816c963f796bbe0016a84ca.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00170774c0d3e97f5d4ab0ea19734536.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6eb30627e6dfe3f033ba849a9a148.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c279feb6c59fce4865707d52e94b5.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be1bf3a08ae77fb9ef472d3219397a.JPG"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb5704cd8a713c34436479e7a55cc.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b5dcfc6bf3cab3c5d1bc2220eed14.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e6ebfef6fcdd0cf617bb3213c668e.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f318251eb2f10ecdab53d4da60a9cf.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c370fb3a72ff689d504b1e56927ee29.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238403eb433a32cd8deb51c55f47be0.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d702868011ae7b1b3d7576102e35a1.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a2b2796c13f3f8524c57c556c87bf.JPG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8164ad8975ddb58e7311dce39db8d.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05aaaa419e9c33fe2c8e83b21d47f8.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d16648df0b6a752a732fb0b04bac.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8622f2a4b91d07c7c3979e121d35c.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1a94e55859cbb0794b97114dadc7.webp"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1dabf372a248e22789474ea0d670.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1eb2d3a6f8f7cd1d3608052785584.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6694e2b7dc176dab031839769b7acf.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d1092442131bc5a5a2427f93abf5a.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e53bf9ac7ef841d4d094df19108bf0.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e0e02a300a554acc19a7b23a6ba0f.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4913f911881619d320b520004c5a.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706f4daf6fe3666ebdc650c19d9793b.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540bde7182e2fd9b95817853fa9d4d6.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f75eb31e4c2a1e8115c06fc998d6f.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc6d44440c05de18a05783880143f8.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d1b871b4d9dea40662ec423ddadd.webp"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee8a66bce7718b1843322757867abf.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400134feede6a1666cc9e823a74ed0.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370758d3d34c7b92b0d861849bd0026a.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd432bd5dc99e6d7f03df9b92faffeb.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b610e0b833cdcaebf263799a1a092.JPG"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368f09b0e52ee17c4b2b1e93b05ceb1.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef234ec12751b3f59129b1c755c7f22e.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29fd6f510cdd8d0e83aac672d1239c.JPG"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276cdb2a30d3b4e5518cfb9b921d0a2.JPG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc23686e530a8c4aeadc885696aa8.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587ac73b6cdb91e39f673134c665a53.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588a8e9c7f896d5ec0499b670e4521e.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a45b84a249e45d67387b509783c62.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c4a653c1884219677deaed9a3274.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700eb2e05d2a45390364f2d3fd1af8.JPG"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0113377f997462385967d69217446.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736fb6bfbbba0e955d3e9e01040c890.JPG"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76579a35e9b64d19abdd6d0987c973fd.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73771e6757a6630078a30273f6e4800.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce02be15bf057eaffcb4def166f827.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cdc201c55fd6d095372b050040ea9.JPG"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8aac6e775b0b5dab4829eba264c48.JPG"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2da04eba8ab838b014f1438dc8f55d.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331e18bcafed1a0624aae4e5c7f4d16.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3bc69a7c2c6ac5b1469da087217d9.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a22bf25158dc24ab357c544521c71.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d677e86c55eaddefdcdcd7f2040f42f.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cdc652080edb342fa8e393a855fd0.JPG"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f308e48799d89948d5640606d8f2cfe.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58dd73d622a0f20e6a3408851552c.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44463626e46f11664a51bf7855a02b.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13ab5703640f4e80571ac9fb021be.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0778d6c0f046bc02c4b70e80cfc4e.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d155732ed81a420c6e767fb1f3624.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f0586a3b432b68f62d96556b6648.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b6b9afd80a39bc27b01635279b54d.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91908a306e42d41c4cf8bd59b905a20.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74593641828e2026657e90e786072594.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_50" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2520,4761 +2535,4724 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_12360" descr=""/>
+        <xdr:cNvPr id="2" name="product_13337" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="product_13238" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="product_10395" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="product_13300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_10348" descr=""/>
+        <xdr:cNvPr id="6" name="product_13301" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_13301" descr=""/>
+        <xdr:cNvPr id="7" name="product_10350" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_10350" descr=""/>
+        <xdr:cNvPr id="8" name="product_10336" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_10336" descr=""/>
+        <xdr:cNvPr id="9" name="product_10334" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_10334" descr=""/>
+        <xdr:cNvPr id="10" name="product_7700" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_7700" descr=""/>
+        <xdr:cNvPr id="11" name="product_7655" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_7655" descr=""/>
+        <xdr:cNvPr id="12" name="product_7656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_7656" descr=""/>
+        <xdr:cNvPr id="13" name="product_6916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_6916" descr=""/>
+        <xdr:cNvPr id="14" name="product_6906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_6906" descr=""/>
+        <xdr:cNvPr id="15" name="product_36" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_36" descr=""/>
+        <xdr:cNvPr id="16" name="product_7659" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_7659" descr=""/>
+        <xdr:cNvPr id="17" name="product_3417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_3417" descr=""/>
+        <xdr:cNvPr id="18" name="product_7652" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_7652" descr=""/>
+        <xdr:cNvPr id="19" name="product_7702" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_7702" descr=""/>
+        <xdr:cNvPr id="20" name="product_13264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_13264" descr=""/>
+        <xdr:cNvPr id="21" name="product_12322" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>88</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_12322" descr=""/>
+        <xdr:cNvPr id="22" name="product_11020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>88</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_11020" descr=""/>
+        <xdr:cNvPr id="23" name="product_6877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_6877" descr=""/>
+        <xdr:cNvPr id="24" name="product_1792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_1792" descr=""/>
+        <xdr:cNvPr id="25" name="product_3523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_3523" descr=""/>
+        <xdr:cNvPr id="26" name="product_3503" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_3503" descr=""/>
+        <xdr:cNvPr id="27" name="product_77" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_77" descr=""/>
+        <xdr:cNvPr id="28" name="product_2566" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_2566" descr=""/>
+        <xdr:cNvPr id="29" name="product_2567" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_2567" descr=""/>
+        <xdr:cNvPr id="30" name="product_2568" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_2568" descr=""/>
+        <xdr:cNvPr id="31" name="product_38" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_38" descr=""/>
+        <xdr:cNvPr id="32" name="product_2559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_2559" descr=""/>
+        <xdr:cNvPr id="33" name="product_3468" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_3468" descr=""/>
+        <xdr:cNvPr id="34" name="product_12292" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_12292" descr=""/>
+        <xdr:cNvPr id="35" name="product_3412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_3412" descr=""/>
+        <xdr:cNvPr id="36" name="product_39" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_39" descr=""/>
+        <xdr:cNvPr id="37" name="product_73" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_73" descr=""/>
+        <xdr:cNvPr id="38" name="product_13254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_13254" descr=""/>
+        <xdr:cNvPr id="39" name="product_40" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_40" descr=""/>
+        <xdr:cNvPr id="40" name="product_13267" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_13267" descr=""/>
+        <xdr:cNvPr id="41" name="product_13013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>133</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_13013" descr=""/>
+        <xdr:cNvPr id="42" name="product_147" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>133</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>135</xdr:row>
+      <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_147" descr=""/>
+        <xdr:cNvPr id="43" name="product_12317" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>138</xdr:row>
+      <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_12317" descr=""/>
+        <xdr:cNvPr id="44" name="product_3395" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_3395" descr=""/>
+        <xdr:cNvPr id="45" name="product_10384" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_10384" descr=""/>
+        <xdr:cNvPr id="46" name="product_92" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_92" descr=""/>
+        <xdr:cNvPr id="47" name="product_3449" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_3449" descr=""/>
+        <xdr:cNvPr id="48" name="product_3467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>158</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_3467" descr=""/>
+        <xdr:cNvPr id="49" name="product_3559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>160</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>163</xdr:row>
+      <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_3559" descr=""/>
+        <xdr:cNvPr id="50" name="product_11007" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>163</xdr:row>
+      <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>168</xdr:row>
+      <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_11007" descr=""/>
+        <xdr:cNvPr id="51" name="product_44" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>168</xdr:row>
+      <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>171</xdr:row>
+      <xdr:row>174</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_44" descr=""/>
+        <xdr:cNvPr id="52" name="product_12332" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>173</xdr:row>
+      <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>175</xdr:row>
+      <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_12332" descr=""/>
+        <xdr:cNvPr id="53" name="product_10351" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>175</xdr:row>
+      <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_10351" descr=""/>
+        <xdr:cNvPr id="54" name="product_6879" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>181</xdr:row>
+      <xdr:row>183</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_6879" descr=""/>
+        <xdr:cNvPr id="55" name="product_10346" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>181</xdr:row>
+      <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>184</xdr:row>
+      <xdr:row>185</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_10346" descr=""/>
+        <xdr:cNvPr id="56" name="product_12300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>184</xdr:row>
+      <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>186</xdr:row>
+      <xdr:row>188</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_12300" descr=""/>
+        <xdr:cNvPr id="57" name="product_72" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>186</xdr:row>
+      <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>193</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_72" descr=""/>
+        <xdr:cNvPr id="58" name="product_12304" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>194</xdr:row>
+      <xdr:row>195</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_12304" descr=""/>
+        <xdr:cNvPr id="59" name="product_12311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>194</xdr:row>
+      <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_12311" descr=""/>
+        <xdr:cNvPr id="60" name="product_7662" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_7662" descr=""/>
+        <xdr:cNvPr id="61" name="product_3379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_3379" descr=""/>
+        <xdr:cNvPr id="62" name="product_79" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>201</xdr:row>
+      <xdr:row>202</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_79" descr=""/>
+        <xdr:cNvPr id="63" name="product_93" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>201</xdr:row>
+      <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_93" descr=""/>
+        <xdr:cNvPr id="64" name="product_78" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>208</xdr:row>
+      <xdr:row>207</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_78" descr=""/>
+        <xdr:cNvPr id="65" name="product_937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>208</xdr:row>
+      <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>211</xdr:row>
+      <xdr:row>209</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_937" descr=""/>
+        <xdr:cNvPr id="66" name="product_3397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>211</xdr:row>
+      <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>213</xdr:row>
+      <xdr:row>212</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_3397" descr=""/>
+        <xdr:cNvPr id="67" name="product_81" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>213</xdr:row>
+      <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>216</xdr:row>
+      <xdr:row>214</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_81" descr=""/>
+        <xdr:cNvPr id="68" name="product_97" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>216</xdr:row>
+      <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>218</xdr:row>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_97" descr=""/>
+        <xdr:cNvPr id="69" name="product_94" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>218</xdr:row>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>221</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_94" descr=""/>
+        <xdr:cNvPr id="70" name="product_3443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>221</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>223</xdr:row>
+      <xdr:row>224</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_3443" descr=""/>
+        <xdr:cNvPr id="71" name="product_12290" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>223</xdr:row>
+      <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_12290" descr=""/>
+        <xdr:cNvPr id="72" name="product_10393" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>232</xdr:row>
+      <xdr:row>230</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_10393" descr=""/>
+        <xdr:cNvPr id="73" name="product_96" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>232</xdr:row>
+      <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>234</xdr:row>
+      <xdr:row>232</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_96" descr=""/>
+        <xdr:cNvPr id="74" name="product_10339" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>234</xdr:row>
+      <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>234</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_10339" descr=""/>
+        <xdr:cNvPr id="75" name="product_7735" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>238</xdr:row>
+      <xdr:row>237</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_7735" descr=""/>
+        <xdr:cNvPr id="76" name="product_3418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>238</xdr:row>
+      <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>241</xdr:row>
+      <xdr:row>244</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_3418" descr=""/>
+        <xdr:cNvPr id="77" name="product_11001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>241</xdr:row>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>242</xdr:row>
+      <xdr:row>252</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_12344" descr=""/>
+        <xdr:cNvPr id="78" name="product_13341" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>242</xdr:row>
+      <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>247</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_11001" descr=""/>
+        <xdr:cNvPr id="79" name="product_7737" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>250</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>254</xdr:row>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_7737" descr=""/>
+        <xdr:cNvPr id="80" name="product_3356" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>254</xdr:row>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>257</xdr:row>
+      <xdr:row>262</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_3356" descr=""/>
+        <xdr:cNvPr id="81" name="product_128" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>257</xdr:row>
+      <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>258</xdr:row>
+      <xdr:row>263</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_128" descr=""/>
+        <xdr:cNvPr id="82" name="product_10397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>258</xdr:row>
+      <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>259</xdr:row>
+      <xdr:row>267</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_10397" descr=""/>
+        <xdr:cNvPr id="83" name="product_10388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>259</xdr:row>
+      <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>263</xdr:row>
+      <xdr:row>270</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_10388" descr=""/>
+        <xdr:cNvPr id="84" name="product_7706" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>263</xdr:row>
+      <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>266</xdr:row>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_7706" descr=""/>
+        <xdr:cNvPr id="85" name="product_133" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>266</xdr:row>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>268</xdr:row>
+      <xdr:row>274</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_133" descr=""/>
+        <xdr:cNvPr id="86" name="product_131" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>268</xdr:row>
+      <xdr:row>276</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>270</xdr:row>
+      <xdr:row>277</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_131" descr=""/>
+        <xdr:cNvPr id="87" name="product_135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>272</xdr:row>
+      <xdr:row>277</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>273</xdr:row>
+      <xdr:row>279</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_135" descr=""/>
+        <xdr:cNvPr id="88" name="product_137" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>273</xdr:row>
+      <xdr:row>279</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>275</xdr:row>
+      <xdr:row>282</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_137" descr=""/>
+        <xdr:cNvPr id="89" name="product_138" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>275</xdr:row>
+      <xdr:row>284</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>278</xdr:row>
+      <xdr:row>286</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_138" descr=""/>
+        <xdr:cNvPr id="90" name="product_12351" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>280</xdr:row>
+      <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>282</xdr:row>
+      <xdr:row>288</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_12351" descr=""/>
+        <xdr:cNvPr id="91" name="product_52" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>282</xdr:row>
+      <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>284</xdr:row>
+      <xdr:row>290</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_52" descr=""/>
+        <xdr:cNvPr id="92" name="product_6919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>284</xdr:row>
+      <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>286</xdr:row>
+      <xdr:row>292</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_6919" descr=""/>
+        <xdr:cNvPr id="93" name="product_65" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>286</xdr:row>
+      <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>288</xdr:row>
+      <xdr:row>296</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_65" descr=""/>
+        <xdr:cNvPr id="94" name="product_85" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>288</xdr:row>
+      <xdr:row>296</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>292</xdr:row>
+      <xdr:row>300</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_85" descr=""/>
+        <xdr:cNvPr id="95" name="product_88" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>292</xdr:row>
+      <xdr:row>300</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>296</xdr:row>
+      <xdr:row>302</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_88" descr=""/>
+        <xdr:cNvPr id="96" name="product_3321" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>296</xdr:row>
+      <xdr:row>302</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>298</xdr:row>
+      <xdr:row>303</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_3321" descr=""/>
+        <xdr:cNvPr id="97" name="product_91" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>298</xdr:row>
+      <xdr:row>303</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>299</xdr:row>
+      <xdr:row>304</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_91" descr=""/>
+        <xdr:cNvPr id="98" name="product_3390" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>299</xdr:row>
+      <xdr:row>305</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>300</xdr:row>
+      <xdr:row>310</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_3390" descr=""/>
+        <xdr:cNvPr id="99" name="product_98" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>301</xdr:row>
+      <xdr:row>310</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>306</xdr:row>
+      <xdr:row>314</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_98" descr=""/>
+        <xdr:cNvPr id="100" name="product_3434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>306</xdr:row>
+      <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>310</xdr:row>
+      <xdr:row>315</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_3434" descr=""/>
+        <xdr:cNvPr id="101" name="product_3231" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>310</xdr:row>
+      <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>311</xdr:row>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_3231" descr=""/>
+        <xdr:cNvPr id="102" name="product_101" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>311</xdr:row>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>312</xdr:row>
+      <xdr:row>317</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_101" descr=""/>
+        <xdr:cNvPr id="103" name="product_2560" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>312</xdr:row>
+      <xdr:row>317</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>313</xdr:row>
+      <xdr:row>322</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_2560" descr=""/>
+        <xdr:cNvPr id="104" name="product_13255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>313</xdr:row>
+      <xdr:row>322</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>318</xdr:row>
+      <xdr:row>327</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_13255" descr=""/>
+        <xdr:cNvPr id="105" name="product_3488" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>318</xdr:row>
+      <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>323</xdr:row>
+      <xdr:row>329</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_3488" descr=""/>
+        <xdr:cNvPr id="106" name="product_12367" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>323</xdr:row>
+      <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>325</xdr:row>
+      <xdr:row>331</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_12367" descr=""/>
+        <xdr:cNvPr id="107" name="product_3320" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>325</xdr:row>
+      <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>327</xdr:row>
+      <xdr:row>335</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_3320" descr=""/>
+        <xdr:cNvPr id="108" name="product_114" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>327</xdr:row>
+      <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>331</xdr:row>
+      <xdr:row>341</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_114" descr=""/>
+        <xdr:cNvPr id="109" name="product_117" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>331</xdr:row>
+      <xdr:row>341</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>337</xdr:row>
+      <xdr:row>345</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_117" descr=""/>
+        <xdr:cNvPr id="110" name="product_120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>337</xdr:row>
+      <xdr:row>345</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>341</xdr:row>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_120" descr=""/>
+        <xdr:cNvPr id="111" name="product_122" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>341</xdr:row>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>346</xdr:row>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_122" descr=""/>
+        <xdr:cNvPr id="112" name="product_125" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>346</xdr:row>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>351</xdr:row>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_125" descr=""/>
+        <xdr:cNvPr id="113" name="product_107" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>351</xdr:row>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>356</xdr:row>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_107" descr=""/>
+        <xdr:cNvPr id="114" name="product_110" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>356</xdr:row>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>361</xdr:row>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_110" descr=""/>
+        <xdr:cNvPr id="115" name="product_60" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>361</xdr:row>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>367</xdr:row>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_60" descr=""/>
+        <xdr:cNvPr id="116" name="product_3345" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>367</xdr:row>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>370</xdr:row>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_3345" descr=""/>
+        <xdr:cNvPr id="117" name="product_3260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>370</xdr:row>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>372</xdr:row>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_3260" descr=""/>
+        <xdr:cNvPr id="118" name="product_3243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>372</xdr:row>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>373</xdr:row>
+      <xdr:row>380</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_3243" descr=""/>
+        <xdr:cNvPr id="119" name="product_141" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>373</xdr:row>
+      <xdr:row>380</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>376</xdr:row>
+      <xdr:row>381</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_141" descr=""/>
+        <xdr:cNvPr id="120" name="product_10358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>376</xdr:row>
+      <xdr:row>381</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>377</xdr:row>
+      <xdr:row>383</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_10358" descr=""/>
+        <xdr:cNvPr id="121" name="product_66" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>377</xdr:row>
+      <xdr:row>383</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>379</xdr:row>
+      <xdr:row>384</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_66" descr=""/>
+        <xdr:cNvPr id="122" name="product_69" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>379</xdr:row>
+      <xdr:row>384</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>380</xdr:row>
+      <xdr:row>386</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_69" descr=""/>
+        <xdr:cNvPr id="123" name="product_13259" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>380</xdr:row>
+      <xdr:row>388</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>382</xdr:row>
+      <xdr:row>392</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_13259" descr=""/>
+        <xdr:cNvPr id="124" name="product_6843" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>384</xdr:row>
+      <xdr:row>392</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>388</xdr:row>
+      <xdr:row>399</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_6843" descr=""/>
+        <xdr:cNvPr id="125" name="product_12350" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>388</xdr:row>
+      <xdr:row>399</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>395</xdr:row>
+      <xdr:row>402</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_12350" descr=""/>
+        <xdr:cNvPr id="126" name="product_6875" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>395</xdr:row>
+      <xdr:row>402</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>398</xdr:row>
+      <xdr:row>403</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_6875" descr=""/>
+        <xdr:cNvPr id="127" name="product_12309" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>398</xdr:row>
+      <xdr:row>403</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>399</xdr:row>
+      <xdr:row>404</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_12309" descr=""/>
+        <xdr:cNvPr id="128" name="product_13263" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
-        <a:stretch>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -7535,59 +7513,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-gorbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/?sku=12360" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/?sku=12362" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=13238" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=12370" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-seray-galtovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/?sku=13302" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-seray/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13319" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13320" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-galtovanay-seray/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-rozovay-kolotay/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-rozovay-galtovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=7701" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11013" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11014" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11015" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=12335" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=13269" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=7657" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13210" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13211" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-pilenay/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6908" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7673" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6904" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7674" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7675" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=6907" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=3353" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=37" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=10355" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=12288" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=10354" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=3354" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7665" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7666" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7667" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7668" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-kolotay/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/?sku=7660" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7653" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7669" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7670" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7671" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7672" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=7703" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11012" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11010" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11011" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=13264" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=2586" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=12355" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=12322" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=46" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=47" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=48" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=12369" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=13237" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11021" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=1793" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=1794" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=2585" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=6867" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=6868" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11008" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/?sku=6878" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/?sku=12349" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-polosatik/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-zolotay-osen-galtovanyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-zolotay-osen/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/?sku=7731" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/?sku=6882" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-seryy-sverkach_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-zheltyy-s-razvodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-zheltyy-s-razvodom/?sku=3241" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-rozovyy-galtovannyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-rozovyy-galtovannyy_1/?sku=6914" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-sero-zeljonyj-galtovannyj2/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-seryy-s-sinim-ottenkom-galtovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-sero-zeljonyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kostrovische-iz-lemezita/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/miotis/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/210-valuny-gornye-elbrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/214-valuny-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/214-valuny-zmeevik/?sku=11005" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=13254" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=3407" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/valuny-gornye/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/valuny-gornye/?sku=6806" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/?sku=76" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/?sku=6869" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalny-pion/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalny-pion/?sku=13014" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/211-yashma/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/211-yashma/?sku=3408" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=12317" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=12318" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-sero-belay/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-sero-belay/?sku=13323" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-jemchug/?sku=10384" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-jemchug/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=2576" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=2577" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=3524" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3432" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3396" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/?sku=10385" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=2580" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=2581" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=3526" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=11006" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3559" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3560" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=11007" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=3392" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=3393" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=13268" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/?sku=2572" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/?sku=12321" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les-galtovannay/?sku=12333" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/?sku=3253" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/?sku=3465" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=3238" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=3521" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/?sku=10347" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/?sku=10337" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/176-kroshka-malinovay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/176-kroshka-malinovay-/?sku=3429" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/?sku=3527" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/?sku=12345" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=149" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=2579" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=13249" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=13236" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroschka-serasy-gorniy-blesk/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroschka-serasy-gorniy-blesk/?sku=12312" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-persik-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-persik-galtovannay/?sku=6871" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-pion/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-pion/?sku=3259" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=7730" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=12353" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/?sku=2540" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/?sku=2570" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/?sku=3561" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-3-kh-tsvetnyy-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-3-kh-tsvetnyy-miks/?sku=2552" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-3-kh-tsvetnyy-miks/?sku=13012" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/?sku=3397" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2544" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2571" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay-galtovannaya/?sku=3420" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12320" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12337" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/?sku=2545" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=12290" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=3415" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=3550" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=13257" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=10393" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=3442" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=83" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/181-kroshka-mramornaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/181-kroshka-mramornaya-seraya/?sku=3448" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay/?sku=12283" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/?sku=7735" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay/?sku=3419" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay/?sku=3421" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-superbelaya-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11001" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11002" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11004" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=12336" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=7737" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11016" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11017" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/?sku=11591" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/?sku=11592" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/?sku=10397" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=10388" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=7717" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=13297" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/?sku=7706" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/?sku=7705" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/275-plitka-sero-zeljonaya-so-skolom/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/275-plitka-sero-zeljonaya-so-skolom/?sku=134" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/277-plitka-obozhjonnaya-so-skolom/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/277-plitka-obozhjonnaya-so-skolom/?sku=3245" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/polosa-iz-lemezita-obozhjonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/279-polosa-iz-peschanika-sero-zelenogo-obozhjonnogo-garbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/279-polosa-iz-peschanika-sero-zelenogo-obozhjonnogo-garbushka/?sku=11009" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/?sku=11593" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/?sku=12323" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-ural/?sku=12352" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/273-granit-uralskij/?sku=52" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/273-granit-uralskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj/?sku=6920" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/?sku=7698" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=3404" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=89" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3316" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3410" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/?sku=3323" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/262-malakhit-galtovannyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-zelenyi-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-zelenyi-drakon-galtovaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=99" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=100" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=3291" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=3441" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3434" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3436" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3543" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-seriy-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-siniy-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-siniy-drakon-galtovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1785" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1786" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3244" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3427" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3562" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=105" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3557" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3364" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-solnechniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-solnechniy/?sku=12368" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/?sku=10386" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=115" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=116" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=3539" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=118" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=119" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=3232" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=3233" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=13284" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=121" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=3234" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=3235" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=7720" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=3528" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=3472" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=10357" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=126" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=3261" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=127" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=3495" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=108" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=109" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=3483" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=3556" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=111" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3447" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3522" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3549" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=3444" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=7704" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13271" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13321" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13296" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=10356" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=13272" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva/?sku=7715" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva-galtovanniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/?sku=3251" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/?sku=13256" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-galtovanniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/252-sericit-biruza-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/252-sericit-biruza-moshenie-i-oblitsovka/?sku=67" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/253-sericit-biruzovyi-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-format/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-format/?sku=13262" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6843" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6845" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=11594" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=12350" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=10335" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6861" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6862" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13171" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13224" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie/?sku=6836" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie/?sku=6837" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-kvartsyta-staryj-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-sero-sinego-peschannika/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-gorbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/?sku=13338" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=13238" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=12370" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-seray-galtovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/?sku=13302" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13319" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13320" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-galtovanay-seray/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-rozovay-kolotay/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-rozovay-galtovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=7701" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11013" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11014" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11015" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=12335" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=13269" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=7657" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13210" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13211" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-pilenay/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6908" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7673" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6904" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7674" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7675" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=6907" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=3353" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=37" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=10355" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=12288" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=10354" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=3354" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7665" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7666" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7667" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7668" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-kolotay/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/?sku=7660" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7653" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7669" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7670" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7671" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7672" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=7703" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11012" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11010" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11011" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=13264" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=2586" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=12355" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=12322" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=46" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=47" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=48" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=12369" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=13237" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11021" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=1793" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=1794" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=2585" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=6867" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=6868" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11008" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/?sku=6878" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/?sku=12349" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-polosatik/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-zolotay-osen-galtovanyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-zolotay-osen/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/?sku=7731" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/?sku=6882" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-seryy-sverkach_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-zheltyy-s-razvodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-zheltyy-s-razvodom/?sku=3241" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-rozovyy-galtovannyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-rozovyy-galtovannyy_1/?sku=6914" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-sero-zeljonyj-galtovannyj2/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-seryy-s-sinim-ottenkom-galtovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-sero-zeljonyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kostrovische-iz-lemezita/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kostrovische-iz-lemezita/?sku=13411" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/miotis/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/210-valuny-gornye-elbrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/214-valuny-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/214-valuny-zmeevik/?sku=11005" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=13254" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=3407" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/valuny-gornye/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/valuny-gornye/?sku=6806" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/?sku=76" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/?sku=6869" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalny-pion/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalny-pion/?sku=13014" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/211-yashma/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/211-yashma/?sku=3408" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=12317" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=12318" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=13332" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-sero-belay/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-sero-belay/?sku=13323" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-jemchug/?sku=10384" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-jemchug/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=2576" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=2577" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=3524" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3432" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3396" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=2580" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=2581" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=3526" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=11006" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3559" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3560" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=11007" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=3392" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=3393" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=13268" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/?sku=2572" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/?sku=12321" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les-galtovannay/?sku=12333" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/?sku=3253" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/?sku=3465" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=3238" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=3521" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/?sku=10347" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/?sku=10337" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/176-kroshka-malinovay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/176-kroshka-malinovay-/?sku=3429" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/?sku=3527" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/?sku=12345" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=149" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=2579" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=13249" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=13236" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroschka-serasy-gorniy-blesk/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroschka-serasy-gorniy-blesk/?sku=12312" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-persik-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-pion/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-pion/?sku=3259" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=7730" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=12353" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/?sku=2540" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-3-kh-tsvetnyy-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-3-kh-tsvetnyy-miks/?sku=2552" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-3-kh-tsvetnyy-miks/?sku=13012" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/?sku=3397" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2544" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2571" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay-galtovannaya/?sku=3420" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12320" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12337" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/?sku=2545" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=12290" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=3415" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=3550" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=13257" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=10393" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=3442" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=83" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/181-kroshka-mramornaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/181-kroshka-mramornaya-seraya/?sku=3448" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay/?sku=12283" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/?sku=7735" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay/?sku=3419" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay/?sku=3421" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/?sku=13217" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11001" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11002" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11004" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=12336" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13341" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13343" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13344" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13345" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13346" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=7737" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11016" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11017" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/?sku=11591" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/?sku=11592" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/?sku=10397" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=10388" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=7717" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=13297" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/?sku=7706" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/?sku=7705" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/275-plitka-sero-zeljonaya-so-skolom/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/275-plitka-sero-zeljonaya-so-skolom/?sku=134" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/277-plitka-obozhjonnaya-so-skolom/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/277-plitka-obozhjonnaya-so-skolom/?sku=3245" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/polosa-iz-lemezita-obozhjonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/279-polosa-iz-peschanika-sero-zelenogo-obozhjonnogo-garbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/279-polosa-iz-peschanika-sero-zelenogo-obozhjonnogo-garbushka/?sku=11009" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/?sku=11593" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/?sku=12323" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-ural/?sku=12352" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/273-granit-uralskij/?sku=52" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/273-granit-uralskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj/?sku=6920" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/?sku=7698" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=3404" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=89" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3316" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3410" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/?sku=3323" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/262-malakhit-galtovannyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-zelenyi-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-zelenyi-drakon-galtovaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=99" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=100" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=3291" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=3441" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3434" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3436" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3543" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-seriy-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-siniy-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-siniy-drakon-galtovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1785" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1786" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3244" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3427" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3562" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=105" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3557" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3364" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-solnechniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-solnechniy/?sku=12368" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/?sku=10386" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=115" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=116" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=3539" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=118" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=119" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=3232" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=3233" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=13284" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=121" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=3234" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=3235" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=7720" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=3528" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=3472" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=10357" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=126" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=3261" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=127" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=3495" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=108" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=109" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=3483" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=3556" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=111" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3447" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3522" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3549" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=3444" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=7704" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13271" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13321" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13296" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=10356" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=13272" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva/?sku=7715" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva-galtovanniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/?sku=3251" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/?sku=13256" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-galtovanniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/252-sericit-biruza-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/252-sericit-biruza-moshenie-i-oblitsovka/?sku=67" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/253-sericit-biruzovyi-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-format/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-format/?sku=13262" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6843" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6845" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=11594" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=12350" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=10335" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6861" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6862" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13171" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13224" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6836" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6837" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-kvartsyta-staryj-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-sero-sinego-peschannika/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F400"/>
+  <dimension ref="A1:F404"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -7633,7089 +7611,7148 @@
       <c r="E9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A10" s="13">
         <v>1</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="11">
         <v>1950.0</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
+    <row r="11" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
       <c r="A11" s="13">
         <v>2</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="11">
-        <v>25.0</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
+        <v>2250.0</v>
+      </c>
+      <c r="F11" s="8"/>
+    </row>
+    <row r="12" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
       <c r="A12" s="13">
         <v>3</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="D12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="11">
-        <v>25.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2500.0</v>
+      </c>
+      <c r="F12" s="8"/>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
       <c r="A13" s="13">
         <v>4</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="D13" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="11">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="F13" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
       <c r="A14" s="13">
         <v>5</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="11">
         <v>20.0</v>
       </c>
       <c r="F14" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
       <c r="A15" s="13">
         <v>6</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="11">
         <v>20.0</v>
       </c>
       <c r="F15" s="8" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-      <c r="C16" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" outlineLevel="1">
+      <c r="A16" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="D16" s="7" t="s">
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="2"/>
+    </row>
+    <row r="17" spans="1:6" outlineLevel="2">
+      <c r="A17" s="15" t="s">
         <v>27</v>
-      </c>
-[...9 lines deleted...]
-        <v>28</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="9"/>
       <c r="F17" s="2"/>
     </row>
-    <row r="18" spans="1:6" outlineLevel="2">
-      <c r="A18" s="15" t="s">
+    <row r="18" spans="1:6" outlineLevel="3">
+      <c r="A18" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A19" s="13">
+        <v>1</v>
+      </c>
+      <c r="B19" s="6"/>
+      <c r="C19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="2"/>
-[...25 lines deleted...]
-    <row r="20" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="E19" s="11">
+        <v>4800.0</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A20" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="11">
-        <v>4800.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A21" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="11">
-        <v>4500.0</v>
+        <v>5500.0</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="22" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="22" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A22" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="11">
-        <v>5500.0</v>
+        <v>4450.0</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="23" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="23" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A23" s="13">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="11">
-        <v>4350.0</v>
+        <v>4450.0</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A24" s="13">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="11">
         <v>4450.0</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="25" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="25" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A25" s="13">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="11">
-        <v>4450.0</v>
+        <v>4800.0</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="26" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="26" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A26" s="13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="11">
-        <v>4450.0</v>
+        <v>4200.0</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A27" s="13">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="11">
-        <v>4800.0</v>
+        <v>4600.0</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="28" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="28" spans="1:6" outlineLevel="3">
       <c r="A28" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E28" s="11">
-        <v>4200.0</v>
+        <v>4300.0</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="29" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="29" spans="1:6" outlineLevel="3">
       <c r="A29" s="13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="11">
-        <v>4600.0</v>
+        <v>4400.0</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6" outlineLevel="3">
       <c r="A30" s="13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="11">
-        <v>4300.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6" outlineLevel="3">
       <c r="A31" s="13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E31" s="11">
-        <v>4400.0</v>
+        <v>5800.0</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="3">
       <c r="A32" s="13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E32" s="11">
-        <v>4500.0</v>
+        <v>5900.0</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:6" outlineLevel="3">
       <c r="A33" s="13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="11">
-        <v>5800.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:6" outlineLevel="3">
       <c r="A34" s="13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="11">
-        <v>5900.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="35" spans="1:6" outlineLevel="3">
+    <row r="35" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A35" s="13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="11">
-        <v>2900.0</v>
+        <v>3800.0</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="36" spans="1:6" outlineLevel="3">
+    <row r="36" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A36" s="13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="11">
-        <v>2100.0</v>
+        <v>3800.0</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A37" s="13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="11">
-        <v>3800.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A38" s="13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>67</v>
       </c>
       <c r="E38" s="11">
-        <v>3800.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="39" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="39" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A39" s="13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>69</v>
       </c>
       <c r="E39" s="11">
-        <v>4100.0</v>
+        <v>3400.0</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="40" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="40" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A40" s="13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E40" s="11">
-        <v>4100.0</v>
+        <v>3750.0</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="41" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="41" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A41" s="13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="11">
-        <v>3400.0</v>
+        <v>3750.0</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A42" s="13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E42" s="11">
-        <v>3750.0</v>
+        <v>3950.0</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A43" s="13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="11">
-        <v>3750.0</v>
+        <v>3950.0</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A44" s="13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>79</v>
       </c>
       <c r="E44" s="11">
-        <v>3950.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A45" s="13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E45" s="11">
-        <v>3950.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="46" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="46" spans="1:6" outlineLevel="3">
       <c r="A46" s="13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>83</v>
       </c>
       <c r="E46" s="11">
-        <v>4100.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="47" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="47" spans="1:6" outlineLevel="3">
       <c r="A47" s="13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>85</v>
       </c>
       <c r="E47" s="11">
-        <v>4100.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:6" outlineLevel="3">
       <c r="A48" s="13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>87</v>
       </c>
       <c r="E48" s="11">
-        <v>3300.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:6" outlineLevel="3">
       <c r="A49" s="13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E49" s="11">
-        <v>3300.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:6" outlineLevel="3">
       <c r="A50" s="13">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E50" s="11">
-        <v>3500.0</v>
+        <v>3800.0</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="3">
       <c r="A51" s="13">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E51" s="11">
-        <v>3500.0</v>
+        <v>3800.0</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6" outlineLevel="3">
       <c r="A52" s="13">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E52" s="11">
-        <v>3800.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="53" spans="1:6" outlineLevel="3">
+    <row r="53" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A53" s="13">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E53" s="11">
-        <v>3800.0</v>
+        <v>2700.0</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="54" spans="1:6" outlineLevel="3">
+    <row r="54" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A54" s="13">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>99</v>
       </c>
       <c r="E54" s="11">
-        <v>4000.0</v>
+        <v>2700.0</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A55" s="13">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E55" s="11">
-        <v>2700.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A56" s="13">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>103</v>
       </c>
       <c r="E56" s="11">
-        <v>2700.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A57" s="13">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>105</v>
       </c>
       <c r="E57" s="11">
-        <v>2900.0</v>
+        <v>3100.0</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A58" s="13">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>107</v>
       </c>
       <c r="E58" s="11">
-        <v>2900.0</v>
+        <v>3100.0</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="59" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="59" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A59" s="13">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>109</v>
       </c>
       <c r="E59" s="11">
-        <v>3100.0</v>
+        <v>3600.0</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="60" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="60" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A60" s="13">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>111</v>
       </c>
       <c r="E60" s="11">
-        <v>3100.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="61" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="61" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A61" s="13">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>113</v>
       </c>
       <c r="E61" s="11">
-        <v>3600.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="62" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="62" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A62" s="13">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>115</v>
       </c>
       <c r="E62" s="11">
-        <v>4100.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="63" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="63" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A63" s="13">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>117</v>
       </c>
       <c r="E63" s="11">
-        <v>4100.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A64" s="13">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E64" s="11">
-        <v>3300.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A65" s="13">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>121</v>
       </c>
       <c r="E65" s="11">
-        <v>3300.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A66" s="13">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>123</v>
       </c>
       <c r="E66" s="11">
-        <v>3500.0</v>
+        <v>3700.0</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A67" s="13">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E67" s="11">
-        <v>3500.0</v>
+        <v>3700.0</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="68" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="68" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A68" s="13">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>127</v>
       </c>
       <c r="E68" s="11">
-        <v>3700.0</v>
+        <v>5100.0</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="69" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="69" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A69" s="13">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>129</v>
       </c>
       <c r="E69" s="11">
-        <v>3700.0</v>
+        <v>5200.0</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A70" s="13">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E70" s="11">
-        <v>5100.0</v>
+        <v>5600.0</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A71" s="13">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>133</v>
       </c>
       <c r="E71" s="11">
-        <v>5200.0</v>
+        <v>6800.0</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A72" s="13">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>135</v>
       </c>
       <c r="E72" s="11">
-        <v>5600.0</v>
+        <v>6900.0</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="73" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C73" s="7" t="s">
+    <row r="73" spans="1:6" outlineLevel="2">
+      <c r="A73" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="D73" s="7" t="s">
+      <c r="B73" s="2"/>
+      <c r="C73" s="2"/>
+      <c r="D73" s="2"/>
+      <c r="E73" s="9"/>
+      <c r="F73" s="2"/>
+    </row>
+    <row r="74" spans="1:6" outlineLevel="3">
+      <c r="A74" s="16" t="s">
         <v>137</v>
       </c>
-      <c r="E73" s="11">
-[...11 lines deleted...]
-      <c r="C74" s="7" t="s">
+      <c r="B74" s="2"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="2"/>
+      <c r="E74" s="9"/>
+      <c r="F74" s="2"/>
+    </row>
+    <row r="75" spans="1:6" outlineLevel="4">
+      <c r="A75" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+      <c r="A76" s="13">
+        <v>1</v>
+      </c>
+      <c r="B76" s="6"/>
+      <c r="C76" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="D74" s="7" t="s">
+      <c r="D76" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="E74" s="11">
-[...7 lines deleted...]
-      <c r="A75" s="15" t="s">
+      <c r="E76" s="11">
+        <v>18.0</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+      <c r="A77" s="13">
+        <v>2</v>
+      </c>
+      <c r="B77" s="6"/>
+      <c r="C77" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="B75" s="2"/>
-[...6 lines deleted...]
-      <c r="A76" s="16" t="s">
+      <c r="D77" s="7" t="s">
         <v>141</v>
       </c>
-      <c r="B76" s="2"/>
-[...22 lines deleted...]
-        <v>11</v>
+      <c r="E77" s="11">
+        <v>18.0</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A78" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E78" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F78" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A79" s="13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="E79" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F79" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" outlineLevel="4">
       <c r="A80" s="13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="E80" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F80" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" outlineLevel="4">
       <c r="A81" s="13">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E81" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F81" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:6" outlineLevel="4">
       <c r="A82" s="13">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="E82" s="11">
         <v>18.0</v>
       </c>
       <c r="F82" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:6" outlineLevel="4">
       <c r="A83" s="13">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="E83" s="11">
         <v>18.0</v>
       </c>
       <c r="F83" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="4">
       <c r="A84" s="13">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E84" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F84" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:6" outlineLevel="4">
       <c r="A85" s="13">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="E85" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F85" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:6" outlineLevel="4">
       <c r="A86" s="13">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E86" s="11">
-        <v>20.0</v>
+        <v>25.0</v>
       </c>
       <c r="F86" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:6" outlineLevel="4">
       <c r="A87" s="13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E87" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F87" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:6" outlineLevel="4">
       <c r="A88" s="13">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>163</v>
       </c>
       <c r="E88" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F88" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:6" outlineLevel="4">
       <c r="A89" s="13">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>165</v>
       </c>
       <c r="E89" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F89" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:6" outlineLevel="4">
       <c r="A90" s="13">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E90" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F90" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:6" outlineLevel="4">
       <c r="A91" s="13">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="E91" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F91" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:6" outlineLevel="4">
       <c r="A92" s="13">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="E92" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F92" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="4">
       <c r="A93" s="13">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E93" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F93" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:6" outlineLevel="4">
       <c r="A94" s="13">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="E94" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F94" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:6" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A95" s="13">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>177</v>
       </c>
       <c r="E95" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F95" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:6" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A96" s="13">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E96" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F96" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A97" s="13">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>181</v>
       </c>
       <c r="E97" s="11">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F97" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A98" s="13">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>183</v>
       </c>
       <c r="E98" s="11">
-        <v>20.0</v>
+        <v>16.0</v>
       </c>
       <c r="F98" s="8" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-      <c r="C99" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" outlineLevel="2">
+      <c r="A99" s="15" t="s">
         <v>184</v>
       </c>
-      <c r="D99" s="7" t="s">
+      <c r="B99" s="2"/>
+      <c r="C99" s="2"/>
+      <c r="D99" s="2"/>
+      <c r="E99" s="9"/>
+      <c r="F99" s="2"/>
+    </row>
+    <row r="100" spans="1:6" outlineLevel="3">
+      <c r="A100" s="16" t="s">
         <v>185</v>
       </c>
-      <c r="E99" s="11">
-[...11 lines deleted...]
-      <c r="C100" s="7" t="s">
+      <c r="B100" s="2"/>
+      <c r="C100" s="2"/>
+      <c r="D100" s="2"/>
+      <c r="E100" s="9"/>
+      <c r="F100" s="2"/>
+    </row>
+    <row r="101" spans="1:6" outlineLevel="4">
+      <c r="A101" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E101" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="A102" s="13">
+        <v>1</v>
+      </c>
+      <c r="B102" s="6"/>
+      <c r="C102" s="7" t="s">
         <v>186</v>
       </c>
-      <c r="D100" s="7" t="s">
+      <c r="D102" s="7" t="s">
         <v>187</v>
       </c>
-      <c r="E100" s="11">
-[...7 lines deleted...]
-      <c r="A101" s="15" t="s">
+      <c r="E102" s="11">
+        <v>28000.0</v>
+      </c>
+      <c r="F102" s="8" t="s">
         <v>188</v>
       </c>
-      <c r="B101" s="2"/>
-[...6 lines deleted...]
-      <c r="A102" s="16" t="s">
+    </row>
+    <row r="103" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="A103" s="13">
+        <v>2</v>
+      </c>
+      <c r="B103" s="6"/>
+      <c r="C103" s="7" t="s">
         <v>189</v>
       </c>
-      <c r="B102" s="2"/>
-[...25 lines deleted...]
-    <row r="104" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="D103" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E103" s="11">
+        <v>21000.0</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A104" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E104" s="11">
-        <v>28000.0</v>
+        <v>20.0</v>
       </c>
       <c r="F104" s="8" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A105" s="13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E105" s="11">
-        <v>21000.0</v>
+        <v>25.0</v>
       </c>
       <c r="F105" s="8" t="s">
-        <v>192</v>
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A106" s="13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>196</v>
       </c>
       <c r="E106" s="11">
-        <v>20.0</v>
+        <v>25.0</v>
       </c>
       <c r="F106" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A107" s="13">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>198</v>
       </c>
       <c r="E107" s="11">
-        <v>25.0</v>
+        <v>21000.0</v>
       </c>
       <c r="F107" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A108" s="13">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E108" s="11">
-        <v>25.0</v>
+        <v>28000.0</v>
       </c>
       <c r="F108" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A109" s="13">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>202</v>
       </c>
       <c r="E109" s="11">
-        <v>21000.0</v>
+        <v>40.0</v>
       </c>
       <c r="F109" s="8" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="110" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A110" s="13">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>204</v>
       </c>
       <c r="E110" s="11">
-        <v>28000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="F110" s="8" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A111" s="13">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B111" s="6"/>
       <c r="C111" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E111" s="11">
-        <v>40.0</v>
+        <v>30.0</v>
       </c>
       <c r="F111" s="8" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A112" s="13">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>208</v>
       </c>
       <c r="E112" s="11">
-        <v>32000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="F112" s="8" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A113" s="13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B113" s="6"/>
       <c r="C113" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E113" s="11">
-        <v>30.0</v>
+        <v>37000.0</v>
       </c>
       <c r="F113" s="8" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="114" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A114" s="13">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E114" s="11">
-        <v>24000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="F114" s="8" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A115" s="13">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B115" s="6"/>
       <c r="C115" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E115" s="11">
-        <v>37000.0</v>
+        <v>7800.0</v>
       </c>
       <c r="F115" s="8" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A116" s="13">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="D116" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E116" s="11">
+        <v>500.0</v>
+      </c>
+      <c r="F116" s="8" t="s">
         <v>215</v>
       </c>
-      <c r="D116" s="7" t="s">
-[...17 lines deleted...]
-      <c r="D117" s="7" t="s">
+    </row>
+    <row r="117" spans="1:6" outlineLevel="2">
+      <c r="A117" s="15" t="s">
         <v>218</v>
       </c>
-      <c r="E117" s="11">
-[...2 lines deleted...]
-      <c r="F117" s="8" t="s">
+      <c r="B117" s="2"/>
+      <c r="C117" s="2"/>
+      <c r="D117" s="2"/>
+      <c r="E117" s="9"/>
+      <c r="F117" s="2"/>
+    </row>
+    <row r="118" spans="1:6" outlineLevel="3">
+      <c r="A118" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E118" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A119" s="13">
+        <v>1</v>
+      </c>
+      <c r="B119" s="6"/>
+      <c r="C119" s="7" t="s">
         <v>219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118" s="15" t="s">
+      <c r="D119" s="7" t="s">
         <v>220</v>
       </c>
-      <c r="B118" s="2"/>
-[...22 lines deleted...]
-        <v>11</v>
+      <c r="E119" s="11">
+        <v>25.0</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A120" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B120" s="6"/>
       <c r="C120" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>222</v>
       </c>
       <c r="E120" s="11">
         <v>30.0</v>
       </c>
       <c r="F120" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A121" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>224</v>
       </c>
       <c r="E121" s="11">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="F121" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A122" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>226</v>
       </c>
       <c r="E122" s="11">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="F122" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A123" s="13">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B123" s="6"/>
       <c r="C123" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>228</v>
       </c>
       <c r="E123" s="11">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="F123" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A124" s="13">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E124" s="11">
         <v>25.0</v>
       </c>
       <c r="F124" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A125" s="13">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>232</v>
       </c>
       <c r="E125" s="11">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="F125" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A126" s="13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B126" s="6"/>
       <c r="C126" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>234</v>
       </c>
       <c r="E126" s="11">
         <v>30.0</v>
       </c>
       <c r="F126" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A127" s="13">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E127" s="11">
-        <v>30.0</v>
+        <v>37.0</v>
       </c>
       <c r="F127" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A128" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>238</v>
       </c>
       <c r="E128" s="11">
-        <v>35.0</v>
+        <v>25.0</v>
       </c>
       <c r="F128" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A129" s="13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B129" s="6"/>
       <c r="C129" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>240</v>
       </c>
       <c r="E129" s="11">
         <v>25.0</v>
       </c>
       <c r="F129" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A130" s="13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E130" s="11">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="F130" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A131" s="13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>244</v>
       </c>
       <c r="E131" s="11">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="F131" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A132" s="13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>246</v>
       </c>
       <c r="E132" s="11">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="F132" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A133" s="13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E133" s="11">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="F133" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A134" s="13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>250</v>
       </c>
       <c r="E134" s="11">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="F134" s="8" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-      <c r="C135" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" outlineLevel="2">
+      <c r="A135" s="15" t="s">
         <v>251</v>
       </c>
-      <c r="D135" s="7" t="s">
+      <c r="B135" s="2"/>
+      <c r="C135" s="2"/>
+      <c r="D135" s="2"/>
+      <c r="E135" s="9"/>
+      <c r="F135" s="2"/>
+    </row>
+    <row r="136" spans="1:6" outlineLevel="3">
+      <c r="A136" s="16" t="s">
         <v>252</v>
-      </c>
-[...9 lines deleted...]
-        <v>253</v>
       </c>
       <c r="B136" s="2"/>
       <c r="C136" s="2"/>
       <c r="D136" s="2"/>
       <c r="E136" s="9"/>
       <c r="F136" s="2"/>
     </row>
-    <row r="137" spans="1:6" outlineLevel="3">
-      <c r="A137" s="16" t="s">
+    <row r="137" spans="1:6" outlineLevel="4">
+      <c r="A137" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E137" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+      <c r="A138" s="13">
+        <v>1</v>
+      </c>
+      <c r="B138" s="6"/>
+      <c r="C138" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D138" s="7" t="s">
         <v>254</v>
       </c>
-      <c r="B137" s="2"/>
-[...25 lines deleted...]
-    <row r="139" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="E138" s="11">
+        <v>13.0</v>
+      </c>
+      <c r="F138" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A139" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>256</v>
       </c>
       <c r="E139" s="11">
         <v>13.0</v>
       </c>
       <c r="F139" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A140" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>258</v>
       </c>
       <c r="E140" s="11">
         <v>13.0</v>
       </c>
       <c r="F140" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A141" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E141" s="11">
         <v>13.0</v>
       </c>
       <c r="F141" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="142" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A142" s="13">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>262</v>
       </c>
       <c r="E142" s="11">
         <v>24.0</v>
       </c>
       <c r="F142" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A143" s="13">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>264</v>
       </c>
       <c r="E143" s="11">
         <v>24.0</v>
       </c>
       <c r="F143" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A144" s="13">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E144" s="11">
-        <v>24.0</v>
+        <v>20.0</v>
       </c>
       <c r="F144" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A145" s="13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>268</v>
       </c>
       <c r="E145" s="11">
-        <v>24.0</v>
+        <v>20.0</v>
       </c>
       <c r="F145" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A146" s="13">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>270</v>
       </c>
       <c r="E146" s="11">
         <v>24.0</v>
       </c>
       <c r="F146" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="147" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A147" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>272</v>
       </c>
       <c r="E147" s="11">
         <v>24.0</v>
       </c>
       <c r="F147" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A148" s="13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>274</v>
       </c>
       <c r="E148" s="11">
         <v>24.0</v>
       </c>
       <c r="F148" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A149" s="13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>276</v>
       </c>
       <c r="E149" s="11">
         <v>24.0</v>
       </c>
       <c r="F149" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A150" s="13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E150" s="11">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="F150" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A151" s="13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>280</v>
       </c>
       <c r="E151" s="11">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="F151" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A152" s="13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>282</v>
       </c>
       <c r="E152" s="11">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="F152" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A153" s="13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E153" s="11">
-        <v>22.0</v>
+        <v>24.0</v>
       </c>
       <c r="F153" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A154" s="13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>286</v>
       </c>
       <c r="E154" s="11">
         <v>24.0</v>
       </c>
       <c r="F154" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A155" s="13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>288</v>
       </c>
       <c r="E155" s="11">
         <v>24.0</v>
       </c>
       <c r="F155" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A156" s="13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E156" s="11">
         <v>24.0</v>
       </c>
       <c r="F156" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A157" s="13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E157" s="11">
         <v>24.0</v>
       </c>
       <c r="F157" s="8" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-      <c r="C158" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" outlineLevel="3">
+      <c r="A158" s="16" t="s">
         <v>293</v>
       </c>
-      <c r="D158" s="7" t="s">
+      <c r="B158" s="2"/>
+      <c r="C158" s="2"/>
+      <c r="D158" s="2"/>
+      <c r="E158" s="9"/>
+      <c r="F158" s="2"/>
+    </row>
+    <row r="159" spans="1:6" outlineLevel="4">
+      <c r="A159" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E159" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="A160" s="13">
+        <v>1</v>
+      </c>
+      <c r="B160" s="6"/>
+      <c r="C160" s="7" t="s">
         <v>294</v>
       </c>
-      <c r="E158" s="11">
-[...7 lines deleted...]
-      <c r="A159" s="16" t="s">
+      <c r="D160" s="7" t="s">
         <v>295</v>
       </c>
-      <c r="B159" s="2"/>
-[...22 lines deleted...]
-        <v>11</v>
+      <c r="E160" s="11">
+        <v>18.0</v>
+      </c>
+      <c r="F160" s="8" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="161" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A161" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>297</v>
       </c>
       <c r="E161" s="11">
         <v>18.0</v>
       </c>
       <c r="F161" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A162" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E162" s="11">
         <v>18.0</v>
       </c>
       <c r="F162" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A163" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>301</v>
       </c>
       <c r="E163" s="11">
         <v>18.0</v>
       </c>
       <c r="F163" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A164" s="13">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E164" s="11">
         <v>18.0</v>
       </c>
       <c r="F164" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A165" s="13">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E165" s="11">
         <v>18.0</v>
       </c>
       <c r="F165" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A166" s="13">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B166" s="6"/>
       <c r="C166" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E166" s="11">
         <v>18.0</v>
       </c>
       <c r="F166" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A167" s="13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B167" s="6"/>
       <c r="C167" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E167" s="11">
         <v>18.0</v>
       </c>
       <c r="F167" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A168" s="13">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E168" s="11">
         <v>18.0</v>
       </c>
       <c r="F168" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="169" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A169" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>313</v>
       </c>
       <c r="E169" s="11">
         <v>18.0</v>
       </c>
       <c r="F169" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="170" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A170" s="13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>315</v>
       </c>
       <c r="E170" s="11">
         <v>18.0</v>
       </c>
       <c r="F170" s="8" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="A171" s="13">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" outlineLevel="2">
+      <c r="A171" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="B171" s="2"/>
+      <c r="C171" s="2"/>
+      <c r="D171" s="2"/>
+      <c r="E171" s="9"/>
+      <c r="F171" s="2"/>
+    </row>
+    <row r="172" spans="1:6" outlineLevel="3">
+      <c r="A172" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E172" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F172" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B171" s="6"/>
-[...3 lines deleted...]
-      <c r="D171" s="7" t="s">
+    </row>
+    <row r="173" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="A173" s="13">
+        <v>1</v>
+      </c>
+      <c r="B173" s="6"/>
+      <c r="C173" s="7" t="s">
         <v>317</v>
       </c>
-      <c r="E171" s="11">
-[...7 lines deleted...]
-      <c r="A172" s="15" t="s">
+      <c r="D173" s="7" t="s">
         <v>318</v>
       </c>
-      <c r="B172" s="2"/>
-[...22 lines deleted...]
-        <v>11</v>
+      <c r="E173" s="11">
+        <v>35.0</v>
+      </c>
+      <c r="F173" s="8" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A174" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B174" s="6"/>
       <c r="C174" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>320</v>
       </c>
       <c r="E174" s="11">
         <v>35.0</v>
       </c>
       <c r="F174" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A175" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B175" s="6"/>
       <c r="C175" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>322</v>
       </c>
       <c r="E175" s="11">
-        <v>35.0</v>
+        <v>25.0</v>
       </c>
       <c r="F175" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="176" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A176" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E176" s="11">
         <v>25.0</v>
       </c>
       <c r="F176" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="177" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A177" s="13">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B177" s="6"/>
       <c r="C177" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E177" s="11">
         <v>25.0</v>
       </c>
       <c r="F177" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A178" s="13">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E178" s="11">
         <v>25.0</v>
       </c>
       <c r="F178" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A179" s="13">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E179" s="11">
-        <v>25.0</v>
+        <v>28.0</v>
       </c>
       <c r="F179" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A180" s="13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B180" s="6"/>
       <c r="C180" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E180" s="11">
         <v>28.0</v>
       </c>
       <c r="F180" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="181" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A181" s="13">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B181" s="6"/>
       <c r="C181" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>334</v>
       </c>
       <c r="E181" s="11">
-        <v>28.0</v>
+        <v>22.0</v>
       </c>
       <c r="F181" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A182" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B182" s="6"/>
       <c r="C182" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>336</v>
       </c>
       <c r="E182" s="11">
         <v>22.0</v>
       </c>
       <c r="F182" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="183" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A183" s="13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B183" s="6"/>
       <c r="C183" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E183" s="11">
         <v>22.0</v>
       </c>
       <c r="F183" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A184" s="13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B184" s="6"/>
       <c r="C184" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E184" s="11">
-        <v>22.0</v>
+        <v>18.0</v>
       </c>
       <c r="F184" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A185" s="13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B185" s="6"/>
       <c r="C185" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>342</v>
       </c>
       <c r="E185" s="11">
         <v>18.0</v>
       </c>
       <c r="F185" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A186" s="13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B186" s="6"/>
       <c r="C186" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E186" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F186" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="187" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A187" s="13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B187" s="6"/>
       <c r="C187" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E187" s="11">
         <v>25.0</v>
       </c>
       <c r="F187" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="188" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A188" s="13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B188" s="6"/>
       <c r="C188" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E188" s="11">
         <v>25.0</v>
       </c>
       <c r="F188" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+      <c r="A189" s="13">
         <v>17</v>
-      </c>
-[...3 lines deleted...]
-        <v>16</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E189" s="11">
         <v>25.0</v>
       </c>
       <c r="F189" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="190" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A190" s="13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E190" s="11">
         <v>25.0</v>
       </c>
       <c r="F190" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="191" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A191" s="13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>354</v>
       </c>
       <c r="E191" s="11">
         <v>25.0</v>
       </c>
       <c r="F191" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="192" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A192" s="13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E192" s="11">
         <v>25.0</v>
       </c>
       <c r="F192" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="193" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A193" s="13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B193" s="6"/>
       <c r="C193" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E193" s="11">
         <v>25.0</v>
       </c>
       <c r="F193" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A194" s="13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B194" s="6"/>
       <c r="C194" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E194" s="11">
         <v>25.0</v>
       </c>
       <c r="F194" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="195" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A195" s="13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B195" s="6"/>
       <c r="C195" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E195" s="11">
         <v>25.0</v>
       </c>
       <c r="F195" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A196" s="13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B196" s="6"/>
       <c r="C196" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E196" s="11">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="F196" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="197" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A197" s="13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>366</v>
       </c>
       <c r="E197" s="11">
-        <v>20.0</v>
+        <v>32.0</v>
       </c>
       <c r="F197" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A198" s="13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E198" s="11">
-        <v>32.0</v>
+        <v>24.0</v>
       </c>
       <c r="F198" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="199" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A199" s="13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>370</v>
       </c>
       <c r="E199" s="11">
-        <v>32.0</v>
+        <v>24.0</v>
       </c>
       <c r="F199" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A200" s="13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B200" s="6"/>
       <c r="C200" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>372</v>
       </c>
       <c r="E200" s="11">
-        <v>24.0</v>
+        <v>18.0</v>
       </c>
       <c r="F200" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A201" s="13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B201" s="6"/>
       <c r="C201" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>374</v>
       </c>
       <c r="E201" s="11">
-        <v>24.0</v>
+        <v>18.0</v>
       </c>
       <c r="F201" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="202" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A202" s="13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B202" s="6"/>
       <c r="C202" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>376</v>
       </c>
       <c r="E202" s="11">
         <v>18.0</v>
       </c>
       <c r="F202" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A203" s="13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>378</v>
       </c>
       <c r="E203" s="11">
-        <v>18.0</v>
+        <v>32.0</v>
       </c>
       <c r="F203" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A204" s="13">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B204" s="6"/>
       <c r="C204" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>380</v>
       </c>
       <c r="E204" s="11">
-        <v>18.0</v>
+        <v>30.0</v>
       </c>
       <c r="F204" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A205" s="13">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B205" s="6"/>
       <c r="C205" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>382</v>
       </c>
       <c r="E205" s="11">
         <v>30.0</v>
       </c>
       <c r="F205" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A206" s="13">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B206" s="6"/>
       <c r="C206" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>384</v>
       </c>
       <c r="E206" s="11">
         <v>30.0</v>
       </c>
       <c r="F206" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A207" s="13">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B207" s="6"/>
       <c r="C207" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E207" s="11">
         <v>30.0</v>
       </c>
       <c r="F207" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A208" s="13">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B208" s="6"/>
       <c r="C208" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>388</v>
       </c>
       <c r="E208" s="11">
         <v>30.0</v>
       </c>
       <c r="F208" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A209" s="13">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B209" s="6"/>
       <c r="C209" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>390</v>
       </c>
       <c r="E209" s="11">
         <v>30.0</v>
       </c>
       <c r="F209" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="210" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A210" s="13">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B210" s="6"/>
       <c r="C210" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E210" s="11">
-        <v>30.0</v>
+        <v>32.0</v>
       </c>
       <c r="F210" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="211" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A211" s="13">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B211" s="6"/>
       <c r="C211" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>394</v>
       </c>
       <c r="E211" s="11">
         <v>30.0</v>
       </c>
       <c r="F211" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A212" s="13">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B212" s="6"/>
       <c r="C212" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>396</v>
       </c>
       <c r="E212" s="11">
-        <v>30.0</v>
+        <v>35.0</v>
       </c>
       <c r="F212" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="213" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A213" s="13">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B213" s="6"/>
       <c r="C213" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E213" s="11">
-        <v>30.0</v>
+        <v>32.0</v>
       </c>
       <c r="F213" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A214" s="13">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B214" s="6"/>
       <c r="C214" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>400</v>
       </c>
       <c r="E214" s="11">
-        <v>28.0</v>
+        <v>32.0</v>
       </c>
       <c r="F214" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="215" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A215" s="13">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B215" s="6"/>
       <c r="C215" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>402</v>
       </c>
       <c r="E215" s="11">
-        <v>28.0</v>
+        <v>25.0</v>
       </c>
       <c r="F215" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="216" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A216" s="13">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B216" s="6"/>
       <c r="C216" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>404</v>
       </c>
       <c r="E216" s="11">
-        <v>35.0</v>
+        <v>25.0</v>
       </c>
       <c r="F216" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A217" s="13">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B217" s="6"/>
       <c r="C217" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>406</v>
       </c>
       <c r="E217" s="11">
-        <v>32.0</v>
+        <v>25.0</v>
       </c>
       <c r="F217" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="218" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A218" s="13">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B218" s="6"/>
       <c r="C218" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>408</v>
       </c>
       <c r="E218" s="11">
-        <v>32.0</v>
+        <v>30.0</v>
       </c>
       <c r="F218" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A219" s="13">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B219" s="6"/>
       <c r="C219" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>410</v>
       </c>
       <c r="E219" s="11">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="F219" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A220" s="13">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B220" s="6"/>
       <c r="C220" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>412</v>
       </c>
       <c r="E220" s="11">
-        <v>25.0</v>
+        <v>18.0</v>
       </c>
       <c r="F220" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A221" s="13">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B221" s="6"/>
       <c r="C221" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>414</v>
       </c>
       <c r="E221" s="11">
-        <v>25.0</v>
+        <v>18.0</v>
       </c>
       <c r="F221" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A222" s="13">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B222" s="6"/>
       <c r="C222" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>416</v>
       </c>
       <c r="E222" s="11">
-        <v>30.0</v>
+        <v>18.0</v>
       </c>
       <c r="F222" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A223" s="13">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B223" s="6"/>
       <c r="C223" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>418</v>
       </c>
       <c r="E223" s="11">
-        <v>30.0</v>
+        <v>18.0</v>
       </c>
       <c r="F223" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="224" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A224" s="13">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B224" s="6"/>
       <c r="C224" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>420</v>
       </c>
       <c r="E224" s="11">
         <v>18.0</v>
       </c>
       <c r="F224" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A225" s="13">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B225" s="6"/>
       <c r="C225" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>422</v>
       </c>
       <c r="E225" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F225" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A226" s="13">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B226" s="6"/>
       <c r="C226" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>424</v>
       </c>
       <c r="E226" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F226" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A227" s="13">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B227" s="6"/>
       <c r="C227" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>426</v>
       </c>
       <c r="E227" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F227" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A228" s="13">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B228" s="6"/>
       <c r="C228" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>428</v>
       </c>
       <c r="E228" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F228" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A229" s="13">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B229" s="6"/>
       <c r="C229" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>430</v>
       </c>
       <c r="E229" s="11">
-        <v>25.0</v>
+        <v>18.0</v>
       </c>
       <c r="F229" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A230" s="13">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B230" s="6"/>
       <c r="C230" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>432</v>
       </c>
       <c r="E230" s="11">
-        <v>25.0</v>
+        <v>18.0</v>
       </c>
       <c r="F230" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A231" s="13">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B231" s="6"/>
       <c r="C231" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>434</v>
       </c>
       <c r="E231" s="11">
-        <v>25.0</v>
+        <v>18.0</v>
       </c>
       <c r="F231" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A232" s="13">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B232" s="6"/>
       <c r="C232" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>436</v>
       </c>
       <c r="E232" s="11">
-        <v>25.0</v>
+        <v>18.0</v>
       </c>
       <c r="F232" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="233" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A233" s="13">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B233" s="6"/>
       <c r="C233" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>438</v>
       </c>
       <c r="E233" s="11">
-        <v>18.0</v>
+        <v>32.0</v>
       </c>
       <c r="F233" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="234" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A234" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B234" s="6"/>
       <c r="C234" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>440</v>
       </c>
       <c r="E234" s="11">
-        <v>18.0</v>
+        <v>30.0</v>
       </c>
       <c r="F234" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A235" s="13">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>442</v>
       </c>
       <c r="E235" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F235" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A236" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B236" s="6"/>
       <c r="C236" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>444</v>
       </c>
       <c r="E236" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F236" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A237" s="13">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B237" s="6"/>
       <c r="C237" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E237" s="11">
-        <v>28.0</v>
+        <v>25.0</v>
       </c>
       <c r="F237" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" outlineLevel="3">
       <c r="A238" s="13">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B238" s="6"/>
       <c r="C238" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>448</v>
       </c>
       <c r="E238" s="11">
-        <v>28.0</v>
+        <v>25.0</v>
       </c>
       <c r="F238" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" outlineLevel="3">
       <c r="A239" s="13">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B239" s="6"/>
       <c r="C239" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>450</v>
       </c>
       <c r="E239" s="11">
         <v>25.0</v>
       </c>
       <c r="F239" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A240" s="13">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B240" s="6"/>
       <c r="C240" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E240" s="11">
-        <v>25.0</v>
+        <v>40.0</v>
       </c>
       <c r="F240" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A241" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B241" s="6"/>
       <c r="C241" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D241" s="7" t="s">
         <v>454</v>
       </c>
       <c r="E241" s="11">
-        <v>25.0</v>
+        <v>40.0</v>
       </c>
       <c r="F241" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A242" s="13">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B242" s="6"/>
       <c r="C242" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D242" s="7" t="s">
         <v>456</v>
       </c>
       <c r="E242" s="11">
-        <v>1400.0</v>
+        <v>40.0</v>
       </c>
       <c r="F242" s="8" t="s">
-        <v>457</v>
+        <v>21</v>
       </c>
     </row>
     <row r="243" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A243" s="13">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B243" s="6"/>
       <c r="C243" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="D243" s="7" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
       <c r="E243" s="11">
         <v>40.0</v>
       </c>
       <c r="F243" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="244" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A244" s="13">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B244" s="6"/>
       <c r="C244" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D244" s="7" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="E244" s="11">
         <v>40.0</v>
       </c>
       <c r="F244" s="8" t="s">
-        <v>17</v>
-[...38 lines deleted...]
-    <row r="247" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" outlineLevel="2">
+      <c r="A245" s="15" t="s">
+        <v>461</v>
+      </c>
+      <c r="B245" s="2"/>
+      <c r="C245" s="2"/>
+      <c r="D245" s="2"/>
+      <c r="E245" s="9"/>
+      <c r="F245" s="2"/>
+    </row>
+    <row r="246" spans="1:6" outlineLevel="3">
+      <c r="A246" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B246" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C246" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E246" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F246" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A247" s="13">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="B247" s="6"/>
       <c r="C247" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="D247" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="E247" s="11">
+        <v>660.0</v>
+      </c>
+      <c r="F247" s="8"/>
+    </row>
+    <row r="248" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+      <c r="A248" s="13">
+        <v>2</v>
+      </c>
+      <c r="B248" s="6"/>
+      <c r="C248" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D248" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="E248" s="11">
+        <v>700.0</v>
+      </c>
+      <c r="F248" s="8"/>
+    </row>
+    <row r="249" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+      <c r="A249" s="13">
+        <v>3</v>
+      </c>
+      <c r="B249" s="6"/>
+      <c r="C249" s="7" t="s">
         <v>466</v>
       </c>
-      <c r="D247" s="7" t="s">
+      <c r="D249" s="7" t="s">
         <v>467</v>
       </c>
-      <c r="E247" s="11">
-[...7 lines deleted...]
-      <c r="A248" s="15" t="s">
+      <c r="E249" s="11">
+        <v>700.0</v>
+      </c>
+      <c r="F249" s="8"/>
+    </row>
+    <row r="250" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+      <c r="A250" s="13">
+        <v>4</v>
+      </c>
+      <c r="B250" s="6"/>
+      <c r="C250" s="7" t="s">
         <v>468</v>
       </c>
-      <c r="B248" s="2"/>
-[...6 lines deleted...]
-      <c r="A249" s="16" t="s">
+      <c r="D250" s="7" t="s">
         <v>469</v>
       </c>
-      <c r="B249" s="2"/>
-[...25 lines deleted...]
-    <row r="251" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+      <c r="E250" s="11">
+        <v>760.0</v>
+      </c>
+      <c r="F250" s="8"/>
+    </row>
+    <row r="251" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A251" s="13">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B251" s="6"/>
       <c r="C251" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>471</v>
       </c>
       <c r="E251" s="11">
-        <v>4900.0</v>
-[...5 lines deleted...]
-    <row r="252" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+        <v>820.0</v>
+      </c>
+      <c r="F251" s="8"/>
+    </row>
+    <row r="252" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A252" s="13">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B252" s="6"/>
       <c r="C252" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D252" s="7" t="s">
         <v>473</v>
       </c>
       <c r="E252" s="11">
-        <v>4800.0</v>
-[...10 lines deleted...]
-      <c r="C253" s="7" t="s">
+        <v>860.0</v>
+      </c>
+      <c r="F252" s="8"/>
+    </row>
+    <row r="253" spans="1:6" outlineLevel="3">
+      <c r="A253" s="16" t="s">
         <v>474</v>
       </c>
-      <c r="D253" s="7" t="s">
-[...27 lines deleted...]
-    <row r="255" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="B253" s="2"/>
+      <c r="C253" s="2"/>
+      <c r="D253" s="2"/>
+      <c r="E253" s="9"/>
+      <c r="F253" s="2"/>
+    </row>
+    <row r="254" spans="1:6" outlineLevel="4">
+      <c r="A254" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B254" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C254" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D254" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E254" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F254" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A255" s="13">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B255" s="6"/>
       <c r="C255" s="7" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="E255" s="11">
-        <v>5300.0</v>
+        <v>4900.0</v>
       </c>
       <c r="F255" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="256" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="256" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A256" s="13">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B256" s="6"/>
       <c r="C256" s="7" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="E256" s="11">
-        <v>5100.0</v>
+        <v>4800.0</v>
       </c>
       <c r="F256" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="257" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="257" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A257" s="13">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B257" s="6"/>
       <c r="C257" s="7" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="E257" s="11">
-        <v>4950.0</v>
+        <v>4600.0</v>
       </c>
       <c r="F257" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="258" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+    <row r="258" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A258" s="13">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B258" s="6"/>
       <c r="C258" s="7" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="E258" s="11">
-        <v>4950.0</v>
+        <v>4600.0</v>
       </c>
       <c r="F258" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="259" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+    <row r="259" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A259" s="13">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B259" s="6"/>
       <c r="C259" s="7" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="E259" s="11">
-        <v>4800.0</v>
+        <v>5300.0</v>
       </c>
       <c r="F259" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="260" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="260" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A260" s="13">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B260" s="6"/>
       <c r="C260" s="7" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="E260" s="11">
-        <v>4500.0</v>
+        <v>5100.0</v>
       </c>
       <c r="F260" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="261" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="261" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A261" s="13">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B261" s="6"/>
       <c r="C261" s="7" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="E261" s="11">
-        <v>4400.0</v>
+        <v>4950.0</v>
       </c>
       <c r="F261" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="262" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="262" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A262" s="13">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B262" s="6"/>
       <c r="C262" s="7" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="E262" s="11">
-        <v>4300.0</v>
+        <v>4950.0</v>
       </c>
       <c r="F262" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="263" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="263" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A263" s="13">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B263" s="6"/>
       <c r="C263" s="7" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="E263" s="11">
         <v>4800.0</v>
       </c>
       <c r="F263" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="264" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="264" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A264" s="13">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B264" s="6"/>
       <c r="C264" s="7" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="E264" s="11">
-        <v>4300.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F264" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="265" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="265" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A265" s="13">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B265" s="6"/>
       <c r="C265" s="7" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="E265" s="11">
-        <v>4000.0</v>
+        <v>4400.0</v>
       </c>
       <c r="F265" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="266" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="266" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A266" s="13">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B266" s="6"/>
       <c r="C266" s="7" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="E266" s="11">
-        <v>4000.0</v>
+        <v>4300.0</v>
       </c>
       <c r="F266" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="267" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+    <row r="267" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A267" s="13">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B267" s="6"/>
       <c r="C267" s="7" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="E267" s="11">
-        <v>2500.0</v>
+        <v>4800.0</v>
       </c>
       <c r="F267" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="268" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+    <row r="268" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A268" s="13">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B268" s="6"/>
       <c r="C268" s="7" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="E268" s="11">
-        <v>2700.0</v>
+        <v>4300.0</v>
       </c>
       <c r="F268" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="269" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+    <row r="269" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A269" s="13">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B269" s="6"/>
       <c r="C269" s="7" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="E269" s="11">
-        <v>3300.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F269" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="270" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+    <row r="270" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A270" s="13">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B270" s="6"/>
       <c r="C270" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="D270" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="E270" s="11">
+        <v>4000.0</v>
+      </c>
+      <c r="F270" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+      <c r="A271" s="13">
+        <v>17</v>
+      </c>
+      <c r="B271" s="6"/>
+      <c r="C271" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D271" s="7" t="s">
         <v>508</v>
       </c>
-      <c r="D270" s="7" t="s">
+      <c r="E271" s="11">
+        <v>2500.0</v>
+      </c>
+      <c r="F271" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+      <c r="A272" s="13">
+        <v>18</v>
+      </c>
+      <c r="B272" s="6"/>
+      <c r="C272" s="7" t="s">
         <v>509</v>
       </c>
-      <c r="E270" s="11">
-[...7 lines deleted...]
-      <c r="A271" s="16" t="s">
+      <c r="D272" s="7" t="s">
         <v>510</v>
       </c>
-      <c r="B271" s="2"/>
-[...25 lines deleted...]
-    <row r="273" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="E272" s="11">
+        <v>2700.0</v>
+      </c>
+      <c r="F272" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A273" s="13">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B273" s="6"/>
       <c r="C273" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>512</v>
       </c>
       <c r="E273" s="11">
-        <v>2100.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F273" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="274" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A274" s="13">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B274" s="6"/>
       <c r="C274" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D274" s="7" t="s">
         <v>514</v>
       </c>
       <c r="E274" s="11">
-        <v>1600.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F274" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="275" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C275" s="7" t="s">
+    <row r="275" spans="1:6" outlineLevel="3">
+      <c r="A275" s="16" t="s">
         <v>515</v>
       </c>
-      <c r="D275" s="7" t="s">
-[...27 lines deleted...]
-    <row r="277" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="B275" s="2"/>
+      <c r="C275" s="2"/>
+      <c r="D275" s="2"/>
+      <c r="E275" s="9"/>
+      <c r="F275" s="2"/>
+    </row>
+    <row r="276" spans="1:6" outlineLevel="4">
+      <c r="A276" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B276" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C276" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D276" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E276" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F276" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A277" s="13">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B277" s="6"/>
       <c r="C277" s="7" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="E277" s="11">
-        <v>1500.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F277" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="278" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="278" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A278" s="13">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B278" s="6"/>
       <c r="C278" s="7" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="E278" s="11">
         <v>1600.0</v>
       </c>
       <c r="F278" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="279" spans="1:6" outlineLevel="2">
-      <c r="A279" s="15" t="s">
+    <row r="279" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+      <c r="A279" s="13">
+        <v>3</v>
+      </c>
+      <c r="B279" s="6"/>
+      <c r="C279" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D279" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="E279" s="11">
+        <v>1600.0</v>
+      </c>
+      <c r="F279" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="A280" s="13">
+        <v>4</v>
+      </c>
+      <c r="B280" s="6"/>
+      <c r="C280" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="D280" s="7" t="s">
         <v>523</v>
       </c>
-      <c r="B279" s="2"/>
-[...25 lines deleted...]
-    <row r="281" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="E280" s="11">
+        <v>1500.0</v>
+      </c>
+      <c r="F280" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A281" s="13">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B281" s="6"/>
       <c r="C281" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>525</v>
       </c>
       <c r="E281" s="11">
-        <v>2750.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F281" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="282" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="282" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A282" s="13">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B282" s="6"/>
       <c r="C282" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>527</v>
       </c>
       <c r="E282" s="11">
-        <v>3300.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F282" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="283" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C283" s="7" t="s">
+    <row r="283" spans="1:6" outlineLevel="2">
+      <c r="A283" s="15" t="s">
         <v>528</v>
       </c>
-      <c r="D283" s="7" t="s">
-[...24 lines deleted...]
-        <v>14</v>
+      <c r="B283" s="2"/>
+      <c r="C283" s="2"/>
+      <c r="D283" s="2"/>
+      <c r="E283" s="9"/>
+      <c r="F283" s="2"/>
+    </row>
+    <row r="284" spans="1:6" outlineLevel="3">
+      <c r="A284" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B284" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C284" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D284" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E284" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F284" s="5" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="285" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A285" s="13">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B285" s="6"/>
       <c r="C285" s="7" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="E285" s="11">
-        <v>1600.0</v>
+        <v>2750.0</v>
       </c>
       <c r="F285" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="286" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A286" s="13">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B286" s="6"/>
       <c r="C286" s="7" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="E286" s="11">
-        <v>1750.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F286" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="287" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A287" s="13">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B287" s="6"/>
       <c r="C287" s="7" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="E287" s="11">
-        <v>3000.0</v>
+        <v>4400.0</v>
       </c>
       <c r="F287" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="288" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A288" s="13">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B288" s="6"/>
       <c r="C288" s="7" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="E288" s="11">
-        <v>4000.0</v>
+        <v>4600.0</v>
       </c>
       <c r="F288" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="289" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="289" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A289" s="13">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B289" s="6"/>
       <c r="C289" s="7" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="E289" s="11">
-        <v>900.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F289" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="290" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="290" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A290" s="13">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B290" s="6"/>
       <c r="C290" s="7" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="E290" s="11">
-        <v>1200.0</v>
+        <v>1750.0</v>
       </c>
       <c r="F290" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="291" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="291" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A291" s="13">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B291" s="6"/>
       <c r="C291" s="7" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="E291" s="11">
-        <v>1500.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F291" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="292" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="292" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A292" s="13">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B292" s="6"/>
       <c r="C292" s="7" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="E292" s="11">
-        <v>1700.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F292" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="293" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A293" s="13">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B293" s="6"/>
       <c r="C293" s="7" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E293" s="11">
-        <v>1600.0</v>
+        <v>900.0</v>
       </c>
       <c r="F293" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="294" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A294" s="13">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B294" s="6"/>
       <c r="C294" s="7" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="E294" s="11">
-        <v>2000.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F294" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="295" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A295" s="13">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B295" s="6"/>
       <c r="C295" s="7" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="E295" s="11">
-        <v>2200.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F295" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="296" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A296" s="13">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B296" s="6"/>
       <c r="C296" s="7" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="E296" s="11">
-        <v>2400.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F296" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="297" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="297" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A297" s="13">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B297" s="6"/>
       <c r="C297" s="7" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="E297" s="11">
-        <v>1200.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F297" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="298" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="298" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A298" s="13">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B298" s="6"/>
       <c r="C298" s="7" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="E298" s="11">
-        <v>1400.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F298" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="299" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="299" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A299" s="13">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B299" s="6"/>
       <c r="C299" s="7" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="E299" s="11">
-        <v>2800.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F299" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="300" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="300" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A300" s="13">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B300" s="6"/>
       <c r="C300" s="7" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="D300" s="7" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="E300" s="11">
-        <v>990.0</v>
+        <v>2400.0</v>
       </c>
       <c r="F300" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="301" spans="1:6" outlineLevel="3">
+    <row r="301" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A301" s="13">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B301" s="6"/>
       <c r="C301" s="7" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="E301" s="11">
-        <v>1450.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F301" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="302" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="302" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A302" s="13">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B302" s="6"/>
       <c r="C302" s="7" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="E302" s="11">
-        <v>600.0</v>
+        <v>1400.0</v>
       </c>
       <c r="F302" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="303" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="303" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A303" s="13">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B303" s="6"/>
       <c r="C303" s="7" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="E303" s="11">
-        <v>800.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F303" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="304" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="304" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A304" s="13">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B304" s="6"/>
       <c r="C304" s="7" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="D304" s="7" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="E304" s="11">
-        <v>1000.0</v>
+        <v>990.0</v>
       </c>
       <c r="F304" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="305" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="305" spans="1:6" outlineLevel="3">
       <c r="A305" s="13">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B305" s="6"/>
       <c r="C305" s="7" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="E305" s="11">
-        <v>1200.0</v>
+        <v>1450.0</v>
       </c>
       <c r="F305" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="306" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A306" s="13">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B306" s="6"/>
       <c r="C306" s="7" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="D306" s="7" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="E306" s="11">
-        <v>1400.0</v>
+        <v>600.0</v>
       </c>
       <c r="F306" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="307" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="307" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A307" s="13">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B307" s="6"/>
       <c r="C307" s="7" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="D307" s="7" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="E307" s="11">
-        <v>1200.0</v>
+        <v>800.0</v>
       </c>
       <c r="F307" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="308" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="308" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A308" s="13">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B308" s="6"/>
       <c r="C308" s="7" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="E308" s="11">
-        <v>1500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F308" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="309" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="309" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A309" s="13">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B309" s="6"/>
       <c r="C309" s="7" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="E309" s="11">
-        <v>1700.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F309" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="310" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="310" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A310" s="13">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B310" s="6"/>
       <c r="C310" s="7" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="D310" s="7" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="E310" s="11">
-        <v>1900.0</v>
+        <v>1400.0</v>
       </c>
       <c r="F310" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="311" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="311" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A311" s="13">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B311" s="6"/>
       <c r="C311" s="7" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="D311" s="7" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="E311" s="11">
-        <v>2200.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F311" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="312" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="312" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A312" s="13">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B312" s="6"/>
       <c r="C312" s="7" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="D312" s="7" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="E312" s="11">
-        <v>1900.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F312" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="313" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="313" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A313" s="13">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B313" s="6"/>
       <c r="C313" s="7" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="E313" s="11">
-        <v>2200.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F313" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="314" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="314" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A314" s="13">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B314" s="6"/>
       <c r="C314" s="7" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="D314" s="7" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="E314" s="11">
-        <v>1050.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F314" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="315" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="315" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A315" s="13">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B315" s="6"/>
       <c r="C315" s="7" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="D315" s="7" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E315" s="11">
-        <v>1150.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F315" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="316" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="316" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A316" s="13">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B316" s="6"/>
       <c r="C316" s="7" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="E316" s="11">
-        <v>1400.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F316" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="317" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="317" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A317" s="13">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B317" s="6"/>
       <c r="C317" s="7" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="D317" s="7" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="E317" s="11">
-        <v>1600.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F317" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="318" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A318" s="13">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B318" s="6"/>
       <c r="C318" s="7" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="D318" s="7" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E318" s="11">
-        <v>1800.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F318" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="319" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A319" s="13">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B319" s="6"/>
       <c r="C319" s="7" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="E319" s="11">
-        <v>1400.0</v>
+        <v>1150.0</v>
       </c>
       <c r="F319" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="320" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A320" s="13">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B320" s="6"/>
       <c r="C320" s="7" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="D320" s="7" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="E320" s="11">
-        <v>1600.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F320" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="321" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A321" s="13">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B321" s="6"/>
       <c r="C321" s="7" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="D321" s="7" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="E321" s="11">
-        <v>1800.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F321" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="322" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A322" s="13">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B322" s="6"/>
       <c r="C322" s="7" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="E322" s="11">
-        <v>1900.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F322" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="323" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A323" s="13">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B323" s="6"/>
       <c r="C323" s="7" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="E323" s="11">
-        <v>2100.0</v>
+        <v>1400.0</v>
       </c>
       <c r="F323" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="324" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="324" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A324" s="13">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B324" s="6"/>
       <c r="C324" s="7" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="E324" s="11">
-        <v>2500.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F324" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="325" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="325" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A325" s="13">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B325" s="6"/>
       <c r="C325" s="7" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="E325" s="11">
-        <v>2800.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F325" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="326" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="326" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A326" s="13">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B326" s="6"/>
       <c r="C326" s="7" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E326" s="11">
-        <v>1200.0</v>
-[...3 lines deleted...]
-    <row r="327" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+        <v>1900.0</v>
+      </c>
+      <c r="F326" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A327" s="13">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B327" s="6"/>
       <c r="C327" s="7" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="E327" s="11">
-        <v>1500.0</v>
-[...3 lines deleted...]
-    <row r="328" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+        <v>2100.0</v>
+      </c>
+      <c r="F327" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A328" s="13">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B328" s="6"/>
       <c r="C328" s="7" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E328" s="11">
-        <v>1600.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F328" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="329" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="329" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A329" s="13">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B329" s="6"/>
       <c r="C329" s="7" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="D329" s="7" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="E329" s="11">
-        <v>1900.0</v>
+        <v>2800.0</v>
       </c>
       <c r="F329" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="330" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="330" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A330" s="13">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B330" s="6"/>
       <c r="C330" s="7" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="D330" s="7" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="E330" s="11">
-        <v>2100.0</v>
-[...5 lines deleted...]
-    <row r="331" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+        <v>1200.0</v>
+      </c>
+      <c r="F330" s="8"/>
+    </row>
+    <row r="331" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A331" s="13">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B331" s="6"/>
       <c r="C331" s="7" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E331" s="11">
-        <v>2200.0</v>
-[...5 lines deleted...]
-    <row r="332" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+        <v>1500.0</v>
+      </c>
+      <c r="F331" s="8"/>
+    </row>
+    <row r="332" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A332" s="13">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B332" s="6"/>
       <c r="C332" s="7" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="E332" s="11">
-        <v>470.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F332" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="333" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="333" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A333" s="13">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B333" s="6"/>
       <c r="C333" s="7" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="D333" s="7" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="E333" s="11">
-        <v>670.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F333" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="334" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="334" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A334" s="13">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B334" s="6"/>
       <c r="C334" s="7" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E334" s="11">
-        <v>920.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F334" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="335" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="335" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A335" s="13">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B335" s="6"/>
       <c r="C335" s="7" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="E335" s="11">
-        <v>1050.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F335" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="336" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A336" s="13">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B336" s="6"/>
       <c r="C336" s="7" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="E336" s="11">
-        <v>1200.0</v>
+        <v>470.0</v>
       </c>
       <c r="F336" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="337" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A337" s="13">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B337" s="6"/>
       <c r="C337" s="7" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E337" s="11">
-        <v>1250.0</v>
+        <v>670.0</v>
       </c>
       <c r="F337" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="338" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="338" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A338" s="13">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B338" s="6"/>
       <c r="C338" s="7" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="E338" s="11">
-        <v>890.0</v>
+        <v>920.0</v>
       </c>
       <c r="F338" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="339" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="339" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A339" s="13">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B339" s="6"/>
       <c r="C339" s="7" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="D339" s="7" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="E339" s="11">
-        <v>1300.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F339" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="340" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="340" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A340" s="13">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B340" s="6"/>
       <c r="C340" s="7" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E340" s="11">
-        <v>1350.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F340" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="341" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="341" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A341" s="13">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B341" s="6"/>
       <c r="C341" s="7" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="E341" s="11">
-        <v>1450.0</v>
+        <v>1250.0</v>
       </c>
       <c r="F341" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="342" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="342" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A342" s="13">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B342" s="6"/>
       <c r="C342" s="7" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="E342" s="11">
-        <v>860.0</v>
+        <v>890.0</v>
       </c>
       <c r="F342" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="343" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="343" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A343" s="13">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B343" s="6"/>
       <c r="C343" s="7" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E343" s="11">
-        <v>1250.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F343" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="344" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="344" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A344" s="13">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B344" s="6"/>
       <c r="C344" s="7" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="E344" s="11">
-        <v>1750.0</v>
+        <v>1350.0</v>
       </c>
       <c r="F344" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="345" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="345" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A345" s="13">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B345" s="6"/>
       <c r="C345" s="7" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="E345" s="11">
-        <v>2000.0</v>
+        <v>1450.0</v>
       </c>
       <c r="F345" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="346" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A346" s="13">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B346" s="6"/>
       <c r="C346" s="7" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="E346" s="11">
-        <v>2250.0</v>
+        <v>860.0</v>
       </c>
       <c r="F346" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="347" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A347" s="13">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B347" s="6"/>
       <c r="C347" s="7" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="E347" s="11">
-        <v>1500.0</v>
+        <v>1250.0</v>
       </c>
       <c r="F347" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="348" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A348" s="13">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B348" s="6"/>
       <c r="C348" s="7" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="E348" s="11">
-        <v>2000.0</v>
+        <v>1750.0</v>
       </c>
       <c r="F348" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="349" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A349" s="13">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B349" s="6"/>
       <c r="C349" s="7" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="E349" s="11">
-        <v>2200.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F349" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="350" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A350" s="13">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B350" s="6"/>
       <c r="C350" s="7" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="D350" s="7" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E350" s="11">
-        <v>2600.0</v>
+        <v>2250.0</v>
       </c>
       <c r="F350" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="351" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A351" s="13">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B351" s="6"/>
       <c r="C351" s="7" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="E351" s="11">
-        <v>3000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F351" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="352" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A352" s="13">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B352" s="6"/>
       <c r="C352" s="7" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="D352" s="7" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="E352" s="11">
-        <v>700.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F352" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="353" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A353" s="13">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B353" s="6"/>
       <c r="C353" s="7" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="D353" s="7" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E353" s="11">
-        <v>950.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F353" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="354" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A354" s="13">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B354" s="6"/>
       <c r="C354" s="7" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="E354" s="11">
-        <v>1300.0</v>
+        <v>2600.0</v>
       </c>
       <c r="F354" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="355" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A355" s="13">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B355" s="6"/>
       <c r="C355" s="7" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="E355" s="11">
-        <v>1500.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F355" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="356" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A356" s="13">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B356" s="6"/>
       <c r="C356" s="7" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="D356" s="7" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E356" s="11">
-        <v>1700.0</v>
+        <v>700.0</v>
       </c>
       <c r="F356" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="357" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A357" s="13">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B357" s="6"/>
       <c r="C357" s="7" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="E357" s="11">
-        <v>1100.0</v>
+        <v>950.0</v>
       </c>
       <c r="F357" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="358" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A358" s="13">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B358" s="6"/>
       <c r="C358" s="7" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="E358" s="11">
-        <v>1580.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F358" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="359" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A359" s="13">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B359" s="6"/>
       <c r="C359" s="7" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="E359" s="11">
-        <v>1800.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F359" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="360" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A360" s="13">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B360" s="6"/>
       <c r="C360" s="7" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="D360" s="7" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="E360" s="11">
-        <v>2150.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F360" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="361" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A361" s="13">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B361" s="6"/>
       <c r="C361" s="7" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="E361" s="11">
-        <v>2400.0</v>
+        <v>1100.0</v>
       </c>
       <c r="F361" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="362" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="362" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A362" s="13">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B362" s="6"/>
       <c r="C362" s="7" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="E362" s="11">
-        <v>1180.0</v>
+        <v>1580.0</v>
       </c>
       <c r="F362" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="363" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="363" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A363" s="13">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B363" s="6"/>
       <c r="C363" s="7" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="D363" s="7" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="E363" s="11">
-        <v>1400.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F363" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="364" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="364" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A364" s="13">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B364" s="6"/>
       <c r="C364" s="7" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="D364" s="7" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="E364" s="11">
-        <v>1850.0</v>
+        <v>2150.0</v>
       </c>
       <c r="F364" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="365" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="365" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A365" s="13">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B365" s="6"/>
       <c r="C365" s="7" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="E365" s="11">
-        <v>2200.0</v>
+        <v>2400.0</v>
       </c>
       <c r="F365" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="366" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A366" s="13">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B366" s="6"/>
       <c r="C366" s="7" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="E366" s="11">
-        <v>2650.0</v>
+        <v>1180.0</v>
       </c>
       <c r="F366" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="367" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A367" s="13">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B367" s="6"/>
       <c r="C367" s="7" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="E367" s="11">
-        <v>6600.0</v>
+        <v>1400.0</v>
       </c>
       <c r="F367" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="368" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="368" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A368" s="13">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B368" s="6"/>
       <c r="C368" s="7" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="D368" s="7" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="E368" s="11">
-        <v>1600.0</v>
+        <v>1850.0</v>
       </c>
       <c r="F368" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="369" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="369" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A369" s="13">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B369" s="6"/>
       <c r="C369" s="7" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="D369" s="7" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="E369" s="11">
-        <v>1800.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F369" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="370" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="370" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A370" s="13">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B370" s="6"/>
       <c r="C370" s="7" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="D370" s="7" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="E370" s="11">
-        <v>2000.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F370" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="371" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="371" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A371" s="13">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B371" s="6"/>
       <c r="C371" s="7" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="D371" s="7" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="E371" s="11">
-        <v>1900.0</v>
+        <v>6600.0</v>
       </c>
       <c r="F371" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="372" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="372" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A372" s="13">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B372" s="6"/>
       <c r="C372" s="7" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="D372" s="7" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="E372" s="11">
-        <v>2200.0</v>
+        <v>1980.0</v>
       </c>
       <c r="F372" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="373" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="373" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A373" s="13">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B373" s="6"/>
       <c r="C373" s="7" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="D373" s="7" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="E373" s="11">
-        <v>3500.0</v>
+        <v>2300.0</v>
       </c>
       <c r="F373" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="374" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A374" s="13">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B374" s="6"/>
       <c r="C374" s="7" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="E374" s="11">
-        <v>1200.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F374" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="375" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="375" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A375" s="13">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B375" s="6"/>
       <c r="C375" s="7" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="D375" s="7" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="E375" s="11">
-        <v>1500.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F375" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="376" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="376" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A376" s="13">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B376" s="6"/>
       <c r="C376" s="7" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="D376" s="7" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="E376" s="11">
-        <v>1800.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F376" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="377" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A377" s="13">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B377" s="6"/>
       <c r="C377" s="7" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="E377" s="11">
-        <v>2900.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F377" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="378" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="378" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A378" s="13">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B378" s="6"/>
       <c r="C378" s="7" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="D378" s="7" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="E378" s="11">
-        <v>1600.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F378" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="379" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="379" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A379" s="13">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B379" s="6"/>
       <c r="C379" s="7" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="D379" s="7" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="E379" s="11">
-        <v>1800.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F379" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="380" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="380" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A380" s="13">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B380" s="6"/>
       <c r="C380" s="7" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="E380" s="11">
-        <v>2100.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F380" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="381" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="381" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A381" s="13">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B381" s="6"/>
       <c r="C381" s="7" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="D381" s="7" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="E381" s="11">
-        <v>2200.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F381" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="382" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A382" s="13">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B382" s="6"/>
       <c r="C382" s="7" t="s">
+        <v>723</v>
+      </c>
+      <c r="D382" s="7" t="s">
+        <v>724</v>
+      </c>
+      <c r="E382" s="11">
+        <v>1600.0</v>
+      </c>
+      <c r="F382" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="A383" s="13">
+        <v>99</v>
+      </c>
+      <c r="B383" s="6"/>
+      <c r="C383" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="D383" s="7" t="s">
         <v>726</v>
       </c>
-      <c r="D382" s="7" t="s">
+      <c r="E383" s="11">
+        <v>1900.0</v>
+      </c>
+      <c r="F383" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A384" s="13">
+        <v>100</v>
+      </c>
+      <c r="B384" s="6"/>
+      <c r="C384" s="7" t="s">
         <v>727</v>
       </c>
-      <c r="E382" s="11">
-[...7 lines deleted...]
-      <c r="A383" s="16" t="s">
+      <c r="D384" s="7" t="s">
         <v>728</v>
       </c>
-      <c r="B383" s="2"/>
-[...25 lines deleted...]
-    <row r="385" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+      <c r="E384" s="11">
+        <v>2300.0</v>
+      </c>
+      <c r="F384" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A385" s="13">
-        <v>1</v>
+        <v>101</v>
       </c>
       <c r="B385" s="6"/>
       <c r="C385" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D385" s="7" t="s">
         <v>730</v>
       </c>
       <c r="E385" s="11">
-        <v>2150.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F385" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="386" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="386" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A386" s="13">
-        <v>2</v>
+        <v>102</v>
       </c>
       <c r="B386" s="6"/>
       <c r="C386" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D386" s="7" t="s">
         <v>732</v>
       </c>
       <c r="E386" s="11">
-        <v>2500.0</v>
+        <v>2400.0</v>
       </c>
       <c r="F386" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="387" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C387" s="7" t="s">
+    <row r="387" spans="1:6" outlineLevel="3">
+      <c r="A387" s="16" t="s">
         <v>733</v>
       </c>
-      <c r="D387" s="7" t="s">
-[...27 lines deleted...]
-    <row r="389" spans="1:6" outlineLevel="4">
+      <c r="B387" s="2"/>
+      <c r="C387" s="2"/>
+      <c r="D387" s="2"/>
+      <c r="E387" s="9"/>
+      <c r="F387" s="2"/>
+    </row>
+    <row r="388" spans="1:6" outlineLevel="4">
+      <c r="A388" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B388" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C388" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D388" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E388" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F388" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A389" s="13">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B389" s="6"/>
       <c r="C389" s="7" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="E389" s="11">
-        <v>1000.0</v>
+        <v>2150.0</v>
       </c>
       <c r="F389" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="390" spans="1:6" outlineLevel="4">
+    <row r="390" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A390" s="13">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B390" s="6"/>
       <c r="C390" s="7" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="E390" s="11">
-        <v>1300.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F390" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="391" spans="1:6" outlineLevel="4">
+    <row r="391" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A391" s="13">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B391" s="6"/>
       <c r="C391" s="7" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="D391" s="7" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="E391" s="11">
-        <v>1550.0</v>
+        <v>2800.0</v>
       </c>
       <c r="F391" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="392" spans="1:6" outlineLevel="4">
+    <row r="392" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A392" s="13">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B392" s="6"/>
       <c r="C392" s="7" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="D392" s="7" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="E392" s="11">
-        <v>1800.0</v>
+        <v>3350.0</v>
       </c>
       <c r="F392" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="393" spans="1:6" outlineLevel="4">
       <c r="A393" s="13">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B393" s="6"/>
       <c r="C393" s="7" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="D393" s="7" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="E393" s="11">
-        <v>2100.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F393" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="394" spans="1:6" outlineLevel="4">
       <c r="A394" s="13">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B394" s="6"/>
       <c r="C394" s="7" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="D394" s="7" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="E394" s="11">
-        <v>2350.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F394" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="395" spans="1:6" outlineLevel="4">
       <c r="A395" s="13">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B395" s="6"/>
       <c r="C395" s="7" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="D395" s="7" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="E395" s="11">
-        <v>2500.0</v>
+        <v>1550.0</v>
       </c>
       <c r="F395" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="396" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="396" spans="1:6" outlineLevel="4">
       <c r="A396" s="13">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B396" s="6"/>
       <c r="C396" s="7" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="D396" s="7" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="E396" s="11">
-        <v>3600.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F396" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="397" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="397" spans="1:6" outlineLevel="4">
       <c r="A397" s="13">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B397" s="6"/>
       <c r="C397" s="7" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="D397" s="7" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="E397" s="11">
-        <v>4100.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F397" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="398" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="398" spans="1:6" outlineLevel="4">
       <c r="A398" s="13">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B398" s="6"/>
       <c r="C398" s="7" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="D398" s="7" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="E398" s="11">
-        <v>4800.0</v>
+        <v>2350.0</v>
       </c>
       <c r="F398" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="399" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+    <row r="399" spans="1:6" outlineLevel="4">
       <c r="A399" s="13">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B399" s="6"/>
       <c r="C399" s="7" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="D399" s="7" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="E399" s="11">
-        <v>28.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F399" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A400" s="13">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B400" s="6"/>
       <c r="C400" s="7" t="s">
+        <v>756</v>
+      </c>
+      <c r="D400" s="7" t="s">
+        <v>757</v>
+      </c>
+      <c r="E400" s="11">
+        <v>3600.0</v>
+      </c>
+      <c r="F400" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="A401" s="13">
+        <v>13</v>
+      </c>
+      <c r="B401" s="6"/>
+      <c r="C401" s="7" t="s">
+        <v>758</v>
+      </c>
+      <c r="D401" s="7" t="s">
         <v>759</v>
       </c>
-      <c r="D400" s="7" t="s">
+      <c r="E401" s="11">
+        <v>4100.0</v>
+      </c>
+      <c r="F401" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="A402" s="13">
+        <v>14</v>
+      </c>
+      <c r="B402" s="6"/>
+      <c r="C402" s="7" t="s">
         <v>760</v>
       </c>
-      <c r="E400" s="11">
+      <c r="D402" s="7" t="s">
+        <v>761</v>
+      </c>
+      <c r="E402" s="11">
+        <v>4800.0</v>
+      </c>
+      <c r="F402" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="A403" s="13">
+        <v>15</v>
+      </c>
+      <c r="B403" s="6"/>
+      <c r="C403" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="D403" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="E403" s="11">
         <v>28.0</v>
       </c>
-      <c r="F400" s="8" t="s">
-        <v>17</v>
+      <c r="F403" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="A404" s="13">
+        <v>16</v>
+      </c>
+      <c r="B404" s="6"/>
+      <c r="C404" s="7" t="s">
+        <v>764</v>
+      </c>
+      <c r="D404" s="7" t="s">
+        <v>765</v>
+      </c>
+      <c r="E404" s="11">
+        <v>28.0</v>
+      </c>
+      <c r="F404" s="8" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A8:F8"/>
-    <mergeCell ref="B11:B13"/>
-    <mergeCell ref="B14:B16"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
-    <mergeCell ref="A18:F18"/>
-[...18 lines deleted...]
-    <mergeCell ref="B106:B108"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="B28:B34"/>
+    <mergeCell ref="B35:B38"/>
+    <mergeCell ref="B40:B45"/>
+    <mergeCell ref="B46:B52"/>
+    <mergeCell ref="B53:B58"/>
+    <mergeCell ref="B60:B61"/>
+    <mergeCell ref="B62:B67"/>
+    <mergeCell ref="B68:B72"/>
+    <mergeCell ref="A73:F73"/>
+    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="B76:B79"/>
+    <mergeCell ref="B80:B86"/>
+    <mergeCell ref="B87:B94"/>
+    <mergeCell ref="B95:B97"/>
+    <mergeCell ref="A99:F99"/>
+    <mergeCell ref="A100:F100"/>
+    <mergeCell ref="B104:B106"/>
+    <mergeCell ref="B108:B109"/>
     <mergeCell ref="B110:B111"/>
-    <mergeCell ref="B112:B113"/>
-[...6 lines deleted...]
-    <mergeCell ref="B134:B135"/>
+    <mergeCell ref="B115:B116"/>
+    <mergeCell ref="A117:F117"/>
+    <mergeCell ref="B121:B122"/>
+    <mergeCell ref="B123:B125"/>
+    <mergeCell ref="B126:B127"/>
+    <mergeCell ref="B128:B130"/>
+    <mergeCell ref="B131:B132"/>
+    <mergeCell ref="B133:B134"/>
+    <mergeCell ref="A135:F135"/>
     <mergeCell ref="A136:F136"/>
-    <mergeCell ref="A137:F137"/>
-    <mergeCell ref="B139:B141"/>
+    <mergeCell ref="B138:B141"/>
     <mergeCell ref="B142:B143"/>
     <mergeCell ref="B144:B145"/>
     <mergeCell ref="B146:B149"/>
-    <mergeCell ref="B150:B153"/>
-[...13 lines deleted...]
-    <mergeCell ref="B195:B196"/>
+    <mergeCell ref="B150:B152"/>
+    <mergeCell ref="B153:B157"/>
+    <mergeCell ref="A158:F158"/>
+    <mergeCell ref="B160:B162"/>
+    <mergeCell ref="B163:B167"/>
+    <mergeCell ref="B168:B170"/>
+    <mergeCell ref="A171:F171"/>
+    <mergeCell ref="B173:B174"/>
+    <mergeCell ref="B175:B177"/>
+    <mergeCell ref="B178:B180"/>
+    <mergeCell ref="B181:B183"/>
+    <mergeCell ref="B184:B185"/>
+    <mergeCell ref="B186:B188"/>
+    <mergeCell ref="B189:B193"/>
+    <mergeCell ref="B194:B195"/>
     <mergeCell ref="B198:B199"/>
-    <mergeCell ref="B200:B201"/>
-[...9 lines deleted...]
-    <mergeCell ref="B229:B232"/>
+    <mergeCell ref="B200:B202"/>
+    <mergeCell ref="B203:B204"/>
+    <mergeCell ref="B205:B207"/>
+    <mergeCell ref="B208:B209"/>
+    <mergeCell ref="B210:B212"/>
+    <mergeCell ref="B213:B214"/>
+    <mergeCell ref="B215:B217"/>
+    <mergeCell ref="B218:B219"/>
+    <mergeCell ref="B220:B224"/>
+    <mergeCell ref="B225:B228"/>
+    <mergeCell ref="B229:B230"/>
+    <mergeCell ref="B231:B232"/>
     <mergeCell ref="B233:B234"/>
-    <mergeCell ref="B235:B236"/>
-[...16 lines deleted...]
-    <mergeCell ref="B283:B284"/>
+    <mergeCell ref="B235:B237"/>
+    <mergeCell ref="B240:B244"/>
+    <mergeCell ref="A245:F245"/>
+    <mergeCell ref="B247:B252"/>
+    <mergeCell ref="A253:F253"/>
+    <mergeCell ref="B255:B258"/>
+    <mergeCell ref="B259:B261"/>
+    <mergeCell ref="B264:B267"/>
+    <mergeCell ref="B268:B270"/>
+    <mergeCell ref="B271:B272"/>
+    <mergeCell ref="B273:B274"/>
+    <mergeCell ref="A275:F275"/>
+    <mergeCell ref="B278:B279"/>
+    <mergeCell ref="B280:B282"/>
+    <mergeCell ref="A283:F283"/>
     <mergeCell ref="B285:B286"/>
     <mergeCell ref="B287:B288"/>
-    <mergeCell ref="B289:B292"/>
+    <mergeCell ref="B289:B290"/>
+    <mergeCell ref="B291:B292"/>
     <mergeCell ref="B293:B296"/>
-    <mergeCell ref="B297:B298"/>
-[...22 lines deleted...]
-    <mergeCell ref="B396:B398"/>
+    <mergeCell ref="B297:B300"/>
+    <mergeCell ref="B301:B302"/>
+    <mergeCell ref="B306:B310"/>
+    <mergeCell ref="B311:B314"/>
+    <mergeCell ref="B318:B322"/>
+    <mergeCell ref="B323:B327"/>
+    <mergeCell ref="B328:B329"/>
+    <mergeCell ref="B330:B331"/>
+    <mergeCell ref="B332:B335"/>
+    <mergeCell ref="B336:B341"/>
+    <mergeCell ref="B342:B345"/>
+    <mergeCell ref="B346:B350"/>
+    <mergeCell ref="B351:B355"/>
+    <mergeCell ref="B356:B360"/>
+    <mergeCell ref="B361:B365"/>
+    <mergeCell ref="B366:B371"/>
+    <mergeCell ref="B372:B374"/>
+    <mergeCell ref="B375:B376"/>
+    <mergeCell ref="B378:B380"/>
+    <mergeCell ref="B382:B383"/>
+    <mergeCell ref="B385:B386"/>
+    <mergeCell ref="A387:F387"/>
+    <mergeCell ref="B389:B392"/>
+    <mergeCell ref="B393:B399"/>
+    <mergeCell ref="B400:B402"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
-    <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_33"/>
@@ -14725,136 +14762,136 @@
     <hyperlink ref="D48" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_61"/>
-    <hyperlink ref="D73" r:id="rId_hyperlink_62"/>
-    <hyperlink ref="D74" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_84"/>
-    <hyperlink ref="D99" r:id="rId_hyperlink_85"/>
-    <hyperlink ref="D100" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_99"/>
-    <hyperlink ref="D117" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_115"/>
-    <hyperlink ref="D135" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_135"/>
-    <hyperlink ref="D158" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_146"/>
-    <hyperlink ref="D171" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_172"/>
@@ -14882,197 +14919,200 @@
     <hyperlink ref="D220" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D237" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D240" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D241" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_216"/>
     <hyperlink ref="D243" r:id="rId_hyperlink_217"/>
     <hyperlink ref="D244" r:id="rId_hyperlink_218"/>
-    <hyperlink ref="D245" r:id="rId_hyperlink_219"/>
-[...145 lines deleted...]
-    <hyperlink ref="D400" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D309" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D322" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D325" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D338" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D343" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D344" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D345" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="D354" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D367" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D369" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D370" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D373" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D378" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D382" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D383" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D384" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D385" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D386" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D389" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D390" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D391" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D392" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D393" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D394" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D395" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="D396" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="D397" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="D398" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="D399" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D400" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D401" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D402" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="D403" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="D404" r:id="rId_hyperlink_368"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>