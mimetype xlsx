--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -31,51 +31,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="766">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://ecokamni.ru/</t>
   </si>
   <si>
     <t>8 (800) 200-53-13</t>
   </si>
   <si>
     <t>+7 (926) 466-45-26</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-23 10:05:09</t>
+    <t>Актуальность прайса на: 2026-06-23 11:12:15</t>
   </si>
   <si>
     <t>Натуральный камень</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
   <si>
     <t>Цена за</t>
   </si>
   <si>
     <t>Горбушка Уральская гранитная 2-4 см толщина</t>
   </si>
@@ -2483,51 +2483,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ca8310fe456b569b2cc6d272c9e36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04460a4f1c75ce90e2e76aec7a64add.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79119c67dc38f5f28a4e74ebc25dc89.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b07984a14b98cda8a9de2c67b0ec2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015e5c263b6ca7f7f7fa518fe7e602.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea849cc1b13f0463fbe8954e7dfac0ec.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd8a106107b5da3d943df53973a86.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d3ad98af326015570e92310d5c7b.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45a9457c85480e0f3013a296269f2d.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e4484cada96b18862d8223e78ef4.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9404c0bf19ec47692dddac67522060.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873b9f17a1f63aad52f0c249f9389d.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d27a9515f6b590aecf1ec98376405.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7a89f56be59e5fd3e5a00be4948c.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2247c7c3ec78bc0c0630aaabf5d3e9.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595670676a60f4e5d31487ca0466748.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a19da25142208651f34ed87a2486a.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005d0cfbe544ba29faffe3d627c87f4.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e2a25bdf9f4e84d63ca1d4e7e06eb.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc502f58dc4b42be2e21cc5ee46af.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb912a52ac464da0ec5fe01c38f6ce8.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ca951cd3c9cb62c7360660ad12b3d.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86da62dbbc13cdd85a8125f3bfb81e.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a0c5e2b60403500e3c2537ca4a863.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b4d59d2aa5c7ee9b0295334eeaf4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e0e7470d180ec3cc1e5203bb799d.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66ac5d95ee14b68723f834bb103bbc.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485067ea497599ffa0e1122a1f0d3db.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b07ddeb0b64f3f4dd20e5f19d36824.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999674d3fee6d5257e9da6e7aadc28ba.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600273afe57cc7039816f1273ffa3a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53a8e425f46346a892b6e63e4b98b2.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbcc7c894a9c732d83cbfb4a3d742.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63183b1214fb0e9d34a5559fc017e3.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164d6830188809b5c5c281e3050cdb9.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b4f250586886f4d0f6628aa0c80bc.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5ffb13bf975a437643e5e5486ea1b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03d47060be61d9a1419480eade3f1.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c766532f6e0f574ef1ffc0f0299de.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28009d1f7d46a517cc7216afa683b.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a300511efb35f40f8951828afb6b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6d1cea0a5838d52f1d33e0b5e0b8.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3100159d8358ad9eae0706c8553c9.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f127aaee896ca7503b9367bf96f5c7.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac1f6586414e335c40461f113c3335.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80084bae77f036720160831552c06b.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbdd0923a3b2bf67ff5aca7323b8d3.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17337aa7fad6122472fa35543376b5d7.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfeecf44497840d528c06a3f3ba0e7.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78195302d3355500875aa7022658f78c.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eb6dbd13dfb79ae05c6dfbefcd064.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb49678d519daaa4e7aec85212f06d.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd79dc6c917d56a88c5e1cc13b762.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db2af2d8313f58540e09172ee6cd3.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae23e22efe22c8e03a8ed75ed1666d.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f12dfb3fcfc12ec21536f1c237cad.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfbacb9f500ce15bb1117906866d0.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe62d05f6bc849aa95f1d849152457.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289418bcfc399ca0b862b7dd5d408deb.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335aaf93a1e6ddf97a16af1738ac387.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444781891816c963f796bbe0016a84ca.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00170774c0d3e97f5d4ab0ea19734536.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6eb30627e6dfe3f033ba849a9a148.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c279feb6c59fce4865707d52e94b5.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be1bf3a08ae77fb9ef472d3219397a.JPG"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb5704cd8a713c34436479e7a55cc.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b5dcfc6bf3cab3c5d1bc2220eed14.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e6ebfef6fcdd0cf617bb3213c668e.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f318251eb2f10ecdab53d4da60a9cf.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c370fb3a72ff689d504b1e56927ee29.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238403eb433a32cd8deb51c55f47be0.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d702868011ae7b1b3d7576102e35a1.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a2b2796c13f3f8524c57c556c87bf.JPG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8164ad8975ddb58e7311dce39db8d.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05aaaa419e9c33fe2c8e83b21d47f8.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d16648df0b6a752a732fb0b04bac.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8622f2a4b91d07c7c3979e121d35c.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1a94e55859cbb0794b97114dadc7.webp"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1dabf372a248e22789474ea0d670.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1eb2d3a6f8f7cd1d3608052785584.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6694e2b7dc176dab031839769b7acf.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d1092442131bc5a5a2427f93abf5a.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e53bf9ac7ef841d4d094df19108bf0.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e0e02a300a554acc19a7b23a6ba0f.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4913f911881619d320b520004c5a.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706f4daf6fe3666ebdc650c19d9793b.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540bde7182e2fd9b95817853fa9d4d6.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f75eb31e4c2a1e8115c06fc998d6f.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc6d44440c05de18a05783880143f8.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d1b871b4d9dea40662ec423ddadd.webp"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee8a66bce7718b1843322757867abf.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400134feede6a1666cc9e823a74ed0.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370758d3d34c7b92b0d861849bd0026a.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd432bd5dc99e6d7f03df9b92faffeb.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b610e0b833cdcaebf263799a1a092.JPG"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368f09b0e52ee17c4b2b1e93b05ceb1.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef234ec12751b3f59129b1c755c7f22e.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29fd6f510cdd8d0e83aac672d1239c.JPG"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276cdb2a30d3b4e5518cfb9b921d0a2.JPG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc23686e530a8c4aeadc885696aa8.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587ac73b6cdb91e39f673134c665a53.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588a8e9c7f896d5ec0499b670e4521e.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a45b84a249e45d67387b509783c62.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c4a653c1884219677deaed9a3274.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700eb2e05d2a45390364f2d3fd1af8.JPG"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0113377f997462385967d69217446.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736fb6bfbbba0e955d3e9e01040c890.JPG"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76579a35e9b64d19abdd6d0987c973fd.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73771e6757a6630078a30273f6e4800.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce02be15bf057eaffcb4def166f827.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cdc201c55fd6d095372b050040ea9.JPG"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8aac6e775b0b5dab4829eba264c48.JPG"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2da04eba8ab838b014f1438dc8f55d.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331e18bcafed1a0624aae4e5c7f4d16.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3bc69a7c2c6ac5b1469da087217d9.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a22bf25158dc24ab357c544521c71.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d677e86c55eaddefdcdcd7f2040f42f.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cdc652080edb342fa8e393a855fd0.JPG"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f308e48799d89948d5640606d8f2cfe.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58dd73d622a0f20e6a3408851552c.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44463626e46f11664a51bf7855a02b.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13ab5703640f4e80571ac9fb021be.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0778d6c0f046bc02c4b70e80cfc4e.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d155732ed81a420c6e767fb1f3624.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f0586a3b432b68f62d96556b6648.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b6b9afd80a39bc27b01635279b54d.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91908a306e42d41c4cf8bd59b905a20.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74593641828e2026657e90e786072594.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ca8310fe456b569b2cc6d272c9e36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04460a4f1c75ce90e2e76aec7a64add.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79119c67dc38f5f28a4e74ebc25dc89.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b07984a14b98cda8a9de2c67b0ec2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015e5c263b6ca7f7f7fa518fe7e602.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea849cc1b13f0463fbe8954e7dfac0ec.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd8a106107b5da3d943df53973a86.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d3ad98af326015570e92310d5c7b.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45a9457c85480e0f3013a296269f2d.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e4484cada96b18862d8223e78ef4.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9404c0bf19ec47692dddac67522060.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873b9f17a1f63aad52f0c249f9389d.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d27a9515f6b590aecf1ec98376405.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7a89f56be59e5fd3e5a00be4948c.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2247c7c3ec78bc0c0630aaabf5d3e9.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595670676a60f4e5d31487ca0466748.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a19da25142208651f34ed87a2486a.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005d0cfbe544ba29faffe3d627c87f4.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e2a25bdf9f4e84d63ca1d4e7e06eb.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc502f58dc4b42be2e21cc5ee46af.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb912a52ac464da0ec5fe01c38f6ce8.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ca951cd3c9cb62c7360660ad12b3d.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86da62dbbc13cdd85a8125f3bfb81e.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a0c5e2b60403500e3c2537ca4a863.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b4d59d2aa5c7ee9b0295334eeaf4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e0e7470d180ec3cc1e5203bb799d.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66ac5d95ee14b68723f834bb103bbc.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485067ea497599ffa0e1122a1f0d3db.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b07ddeb0b64f3f4dd20e5f19d36824.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999674d3fee6d5257e9da6e7aadc28ba.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600273afe57cc7039816f1273ffa3a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53a8e425f46346a892b6e63e4b98b2.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbcc7c894a9c732d83cbfb4a3d742.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63183b1214fb0e9d34a5559fc017e3.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164d6830188809b5c5c281e3050cdb9.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b4f250586886f4d0f6628aa0c80bc.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5ffb13bf975a437643e5e5486ea1b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03d47060be61d9a1419480eade3f1.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c766532f6e0f574ef1ffc0f0299de.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28009d1f7d46a517cc7216afa683b.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a300511efb35f40f8951828afb6b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6d1cea0a5838d52f1d33e0b5e0b8.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3100159d8358ad9eae0706c8553c9.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f127aaee896ca7503b9367bf96f5c7.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac1f6586414e335c40461f113c3335.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80084bae77f036720160831552c06b.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbdd0923a3b2bf67ff5aca7323b8d3.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17337aa7fad6122472fa35543376b5d7.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfeecf44497840d528c06a3f3ba0e7.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78195302d3355500875aa7022658f78c.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eb6dbd13dfb79ae05c6dfbefcd064.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb49678d519daaa4e7aec85212f06d.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd79dc6c917d56a88c5e1cc13b762.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db2af2d8313f58540e09172ee6cd3.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae23e22efe22c8e03a8ed75ed1666d.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f12dfb3fcfc12ec21536f1c237cad.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfbacb9f500ce15bb1117906866d0.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe62d05f6bc849aa95f1d849152457.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289418bcfc399ca0b862b7dd5d408deb.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335aaf93a1e6ddf97a16af1738ac387.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444781891816c963f796bbe0016a84ca.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00170774c0d3e97f5d4ab0ea19734536.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6eb30627e6dfe3f033ba849a9a148.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c279feb6c59fce4865707d52e94b5.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be1bf3a08ae77fb9ef472d3219397a.JPG"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb5704cd8a713c34436479e7a55cc.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b5dcfc6bf3cab3c5d1bc2220eed14.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e6ebfef6fcdd0cf617bb3213c668e.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f318251eb2f10ecdab53d4da60a9cf.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c370fb3a72ff689d504b1e56927ee29.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238403eb433a32cd8deb51c55f47be0.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d702868011ae7b1b3d7576102e35a1.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a2b2796c13f3f8524c57c556c87bf.JPG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8164ad8975ddb58e7311dce39db8d.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05aaaa419e9c33fe2c8e83b21d47f8.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d16648df0b6a752a732fb0b04bac.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62226d89466df916aa52aafc934edad.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8622f2a4b91d07c7c3979e121d35c.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1a94e55859cbb0794b97114dadc7.webp"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1dabf372a248e22789474ea0d670.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1eb2d3a6f8f7cd1d3608052785584.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6694e2b7dc176dab031839769b7acf.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d1092442131bc5a5a2427f93abf5a.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e53bf9ac7ef841d4d094df19108bf0.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e0e02a300a554acc19a7b23a6ba0f.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4913f911881619d320b520004c5a.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706f4daf6fe3666ebdc650c19d9793b.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540bde7182e2fd9b95817853fa9d4d6.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f75eb31e4c2a1e8115c06fc998d6f.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc6d44440c05de18a05783880143f8.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d1b871b4d9dea40662ec423ddadd.webp"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee8a66bce7718b1843322757867abf.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400134feede6a1666cc9e823a74ed0.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370758d3d34c7b92b0d861849bd0026a.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd432bd5dc99e6d7f03df9b92faffeb.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b610e0b833cdcaebf263799a1a092.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368f09b0e52ee17c4b2b1e93b05ceb1.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef234ec12751b3f59129b1c755c7f22e.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29fd6f510cdd8d0e83aac672d1239c.JPG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276cdb2a30d3b4e5518cfb9b921d0a2.JPG"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc23686e530a8c4aeadc885696aa8.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587ac73b6cdb91e39f673134c665a53.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588a8e9c7f896d5ec0499b670e4521e.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a45b84a249e45d67387b509783c62.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c4a653c1884219677deaed9a3274.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700eb2e05d2a45390364f2d3fd1af8.JPG"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0113377f997462385967d69217446.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736fb6bfbbba0e955d3e9e01040c890.JPG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76579a35e9b64d19abdd6d0987c973fd.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73771e6757a6630078a30273f6e4800.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce02be15bf057eaffcb4def166f827.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cdc201c55fd6d095372b050040ea9.JPG"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8aac6e775b0b5dab4829eba264c48.JPG"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2da04eba8ab838b014f1438dc8f55d.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331e18bcafed1a0624aae4e5c7f4d16.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3bc69a7c2c6ac5b1469da087217d9.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a22bf25158dc24ab357c544521c71.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d677e86c55eaddefdcdcd7f2040f42f.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cdc652080edb342fa8e393a855fd0.JPG"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f308e48799d89948d5640606d8f2cfe.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58dd73d622a0f20e6a3408851552c.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44463626e46f11664a51bf7855a02b.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13ab5703640f4e80571ac9fb021be.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0778d6c0f046bc02c4b70e80cfc4e.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d155732ed81a420c6e767fb1f3624.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f0586a3b432b68f62d96556b6648.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b6b9afd80a39bc27b01635279b54d.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91908a306e42d41c4cf8bd59b905a20.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74593641828e2026657e90e786072594.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_50" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -5304,1955 +5304,1992 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>239</xdr:row>
+      <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>239</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_11001" descr=""/>
+        <xdr:cNvPr id="77" name="product_13216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>246</xdr:row>
+      <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>252</xdr:row>
+      <xdr:row>244</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_13341" descr=""/>
+        <xdr:cNvPr id="78" name="product_11001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>254</xdr:row>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>258</xdr:row>
+      <xdr:row>252</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_7737" descr=""/>
+        <xdr:cNvPr id="79" name="product_13341" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>258</xdr:row>
+      <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>261</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_3356" descr=""/>
+        <xdr:cNvPr id="80" name="product_7737" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>261</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>262</xdr:row>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_128" descr=""/>
+        <xdr:cNvPr id="81" name="product_3356" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>262</xdr:row>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>263</xdr:row>
+      <xdr:row>262</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_10397" descr=""/>
+        <xdr:cNvPr id="82" name="product_128" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>263</xdr:row>
+      <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>267</xdr:row>
+      <xdr:row>263</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_10388" descr=""/>
+        <xdr:cNvPr id="83" name="product_10397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>267</xdr:row>
+      <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>270</xdr:row>
+      <xdr:row>267</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_7706" descr=""/>
+        <xdr:cNvPr id="84" name="product_10388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>270</xdr:row>
+      <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>272</xdr:row>
+      <xdr:row>270</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_133" descr=""/>
+        <xdr:cNvPr id="85" name="product_7706" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>272</xdr:row>
+      <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>274</xdr:row>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_131" descr=""/>
+        <xdr:cNvPr id="86" name="product_133" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>276</xdr:row>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>277</xdr:row>
+      <xdr:row>274</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_135" descr=""/>
+        <xdr:cNvPr id="87" name="product_131" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>277</xdr:row>
+      <xdr:row>276</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>279</xdr:row>
+      <xdr:row>277</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_137" descr=""/>
+        <xdr:cNvPr id="88" name="product_135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>279</xdr:row>
+      <xdr:row>277</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>282</xdr:row>
+      <xdr:row>279</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_138" descr=""/>
+        <xdr:cNvPr id="89" name="product_137" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>284</xdr:row>
+      <xdr:row>279</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>286</xdr:row>
+      <xdr:row>282</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_12351" descr=""/>
+        <xdr:cNvPr id="90" name="product_138" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>286</xdr:row>
+      <xdr:row>284</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>288</xdr:row>
+      <xdr:row>286</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_52" descr=""/>
+        <xdr:cNvPr id="91" name="product_12351" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>288</xdr:row>
+      <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>290</xdr:row>
+      <xdr:row>288</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_6919" descr=""/>
+        <xdr:cNvPr id="92" name="product_52" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>290</xdr:row>
+      <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>292</xdr:row>
+      <xdr:row>290</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_65" descr=""/>
+        <xdr:cNvPr id="93" name="product_6919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>292</xdr:row>
+      <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>296</xdr:row>
+      <xdr:row>292</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_85" descr=""/>
+        <xdr:cNvPr id="94" name="product_65" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>296</xdr:row>
+      <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>300</xdr:row>
+      <xdr:row>296</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_88" descr=""/>
+        <xdr:cNvPr id="95" name="product_85" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>300</xdr:row>
+      <xdr:row>296</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>302</xdr:row>
+      <xdr:row>300</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_3321" descr=""/>
+        <xdr:cNvPr id="96" name="product_88" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>302</xdr:row>
+      <xdr:row>300</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>303</xdr:row>
+      <xdr:row>302</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_91" descr=""/>
+        <xdr:cNvPr id="97" name="product_3321" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>303</xdr:row>
+      <xdr:row>302</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>304</xdr:row>
+      <xdr:row>303</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_3390" descr=""/>
+        <xdr:cNvPr id="98" name="product_91" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>305</xdr:row>
+      <xdr:row>303</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>310</xdr:row>
+      <xdr:row>304</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_98" descr=""/>
+        <xdr:cNvPr id="99" name="product_3390" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>310</xdr:row>
+      <xdr:row>305</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>314</xdr:row>
+      <xdr:row>310</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_3434" descr=""/>
+        <xdr:cNvPr id="100" name="product_98" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>314</xdr:row>
+      <xdr:row>310</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>315</xdr:row>
+      <xdr:row>314</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_3231" descr=""/>
+        <xdr:cNvPr id="101" name="product_3434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>315</xdr:row>
+      <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>316</xdr:row>
+      <xdr:row>315</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_101" descr=""/>
+        <xdr:cNvPr id="102" name="product_3231" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>316</xdr:row>
+      <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>317</xdr:row>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_2560" descr=""/>
+        <xdr:cNvPr id="103" name="product_101" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>317</xdr:row>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>322</xdr:row>
+      <xdr:row>317</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_13255" descr=""/>
+        <xdr:cNvPr id="104" name="product_2560" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>322</xdr:row>
+      <xdr:row>317</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>327</xdr:row>
+      <xdr:row>322</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_3488" descr=""/>
+        <xdr:cNvPr id="105" name="product_13255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>327</xdr:row>
+      <xdr:row>322</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>329</xdr:row>
+      <xdr:row>327</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_12367" descr=""/>
+        <xdr:cNvPr id="106" name="product_3488" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>329</xdr:row>
+      <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>331</xdr:row>
+      <xdr:row>329</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_3320" descr=""/>
+        <xdr:cNvPr id="107" name="product_12367" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>331</xdr:row>
+      <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>335</xdr:row>
+      <xdr:row>331</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_114" descr=""/>
+        <xdr:cNvPr id="108" name="product_3320" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>335</xdr:row>
+      <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>341</xdr:row>
+      <xdr:row>335</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_117" descr=""/>
+        <xdr:cNvPr id="109" name="product_114" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>341</xdr:row>
+      <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>345</xdr:row>
+      <xdr:row>341</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_120" descr=""/>
+        <xdr:cNvPr id="110" name="product_117" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>345</xdr:row>
+      <xdr:row>341</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>350</xdr:row>
+      <xdr:row>345</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_122" descr=""/>
+        <xdr:cNvPr id="111" name="product_120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>350</xdr:row>
+      <xdr:row>345</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>355</xdr:row>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_125" descr=""/>
+        <xdr:cNvPr id="112" name="product_122" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>355</xdr:row>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>360</xdr:row>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_107" descr=""/>
+        <xdr:cNvPr id="113" name="product_125" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>360</xdr:row>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>365</xdr:row>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_110" descr=""/>
+        <xdr:cNvPr id="114" name="product_107" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>365</xdr:row>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>371</xdr:row>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_60" descr=""/>
+        <xdr:cNvPr id="115" name="product_110" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>371</xdr:row>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>374</xdr:row>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_3345" descr=""/>
+        <xdr:cNvPr id="116" name="product_60" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>374</xdr:row>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>376</xdr:row>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_3260" descr=""/>
+        <xdr:cNvPr id="117" name="product_3345" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>376</xdr:row>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>377</xdr:row>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_3243" descr=""/>
+        <xdr:cNvPr id="118" name="product_3260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>377</xdr:row>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>380</xdr:row>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_141" descr=""/>
+        <xdr:cNvPr id="119" name="product_3243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>380</xdr:row>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>381</xdr:row>
+      <xdr:row>380</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_10358" descr=""/>
+        <xdr:cNvPr id="120" name="product_141" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>381</xdr:row>
+      <xdr:row>380</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>383</xdr:row>
+      <xdr:row>381</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_66" descr=""/>
+        <xdr:cNvPr id="121" name="product_10358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>383</xdr:row>
+      <xdr:row>381</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>384</xdr:row>
+      <xdr:row>383</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_69" descr=""/>
+        <xdr:cNvPr id="122" name="product_66" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>384</xdr:row>
+      <xdr:row>383</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>386</xdr:row>
+      <xdr:row>384</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_13259" descr=""/>
+        <xdr:cNvPr id="123" name="product_69" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>388</xdr:row>
+      <xdr:row>384</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>392</xdr:row>
+      <xdr:row>386</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_6843" descr=""/>
+        <xdr:cNvPr id="124" name="product_13259" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>392</xdr:row>
+      <xdr:row>388</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>399</xdr:row>
+      <xdr:row>392</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_12350" descr=""/>
+        <xdr:cNvPr id="125" name="product_6843" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>399</xdr:row>
+      <xdr:row>392</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>402</xdr:row>
+      <xdr:row>399</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_6875" descr=""/>
+        <xdr:cNvPr id="126" name="product_12350" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>402</xdr:row>
+      <xdr:row>399</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>403</xdr:row>
+      <xdr:row>402</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_12309" descr=""/>
+        <xdr:cNvPr id="127" name="product_6875" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="product_12309" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>403</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>404</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_13263" descr=""/>
+        <xdr:cNvPr id="129" name="product_13263" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -11619,81 +11656,81 @@
       <c r="E236" s="11">
         <v>25.0</v>
       </c>
       <c r="F236" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="237" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A237" s="13">
         <v>65</v>
       </c>
       <c r="B237" s="6"/>
       <c r="C237" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E237" s="11">
         <v>25.0</v>
       </c>
       <c r="F237" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="238" spans="1:6" outlineLevel="3">
+    <row r="238" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A238" s="13">
         <v>66</v>
       </c>
       <c r="B238" s="6"/>
       <c r="C238" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>448</v>
       </c>
       <c r="E238" s="11">
-        <v>25.0</v>
+        <v>28.0</v>
       </c>
       <c r="F238" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="239" spans="1:6" outlineLevel="3">
+    <row r="239" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A239" s="13">
         <v>67</v>
       </c>
       <c r="B239" s="6"/>
       <c r="C239" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>450</v>
       </c>
       <c r="E239" s="11">
-        <v>25.0</v>
+        <v>28.0</v>
       </c>
       <c r="F239" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="240" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A240" s="13">
         <v>68</v>
       </c>
       <c r="B240" s="6"/>
       <c r="C240" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E240" s="11">
         <v>40.0</v>
       </c>
       <c r="F240" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="241" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A241" s="13">
@@ -14655,50 +14692,51 @@
     <mergeCell ref="B168:B170"/>
     <mergeCell ref="A171:F171"/>
     <mergeCell ref="B173:B174"/>
     <mergeCell ref="B175:B177"/>
     <mergeCell ref="B178:B180"/>
     <mergeCell ref="B181:B183"/>
     <mergeCell ref="B184:B185"/>
     <mergeCell ref="B186:B188"/>
     <mergeCell ref="B189:B193"/>
     <mergeCell ref="B194:B195"/>
     <mergeCell ref="B198:B199"/>
     <mergeCell ref="B200:B202"/>
     <mergeCell ref="B203:B204"/>
     <mergeCell ref="B205:B207"/>
     <mergeCell ref="B208:B209"/>
     <mergeCell ref="B210:B212"/>
     <mergeCell ref="B213:B214"/>
     <mergeCell ref="B215:B217"/>
     <mergeCell ref="B218:B219"/>
     <mergeCell ref="B220:B224"/>
     <mergeCell ref="B225:B228"/>
     <mergeCell ref="B229:B230"/>
     <mergeCell ref="B231:B232"/>
     <mergeCell ref="B233:B234"/>
     <mergeCell ref="B235:B237"/>
+    <mergeCell ref="B238:B239"/>
     <mergeCell ref="B240:B244"/>
     <mergeCell ref="A245:F245"/>
     <mergeCell ref="B247:B252"/>
     <mergeCell ref="A253:F253"/>
     <mergeCell ref="B255:B258"/>
     <mergeCell ref="B259:B261"/>
     <mergeCell ref="B264:B267"/>
     <mergeCell ref="B268:B270"/>
     <mergeCell ref="B271:B272"/>
     <mergeCell ref="B273:B274"/>
     <mergeCell ref="A275:F275"/>
     <mergeCell ref="B278:B279"/>
     <mergeCell ref="B280:B282"/>
     <mergeCell ref="A283:F283"/>
     <mergeCell ref="B285:B286"/>
     <mergeCell ref="B287:B288"/>
     <mergeCell ref="B289:B290"/>
     <mergeCell ref="B291:B292"/>
     <mergeCell ref="B293:B296"/>
     <mergeCell ref="B297:B300"/>
     <mergeCell ref="B301:B302"/>
     <mergeCell ref="B306:B310"/>
     <mergeCell ref="B311:B314"/>
     <mergeCell ref="B318:B322"/>
     <mergeCell ref="B323:B327"/>