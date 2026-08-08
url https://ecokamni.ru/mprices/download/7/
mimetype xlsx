--- v2 (2026-06-23)
+++ v3 (2026-08-08)
@@ -17,65 +17,65 @@
   <Default Extension="webp" ContentType="image/webp"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="766">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="772">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://ecokamni.ru/</t>
   </si>
   <si>
     <t>8 (800) 200-53-13</t>
   </si>
   <si>
     <t>+7 (926) 466-45-26</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-23 11:12:15</t>
+    <t>Актуальность прайса на: 2026-08-08 09:28:20</t>
   </si>
   <si>
     <t>Натуральный камень</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
   <si>
     <t>Цена за</t>
   </si>
   <si>
     <t>Горбушка Уральская гранитная 2-4 см толщина</t>
   </si>
@@ -151,122 +151,134 @@
   <si>
     <t>Брусчатка гранитная колото-пиленая «Старый город» графитовая 100/100/50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13319</t>
   </si>
   <si>
     <t>Брусчатка гранитная колото-пиленая «Старый город» янтарная 100/100/50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13320</t>
   </si>
   <si>
     <t>Брусчатка гранитная колото-пиленая галтованная «Старая мостовая» серая 100/100/40-60мм 100×100×40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-galtovanay-seray/</t>
   </si>
   <si>
     <t>Брусчатка гранитная колото-пиленая розовая 100×100×30 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-rozovay-kolotay/</t>
   </si>
   <si>
-    <t>Брусчатка гранитная розовая галтованная «Новый город» 150/100/50х30 мм</t>
+    <t>Брусчатка гранитная розовая галтованная «Новый город»</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-rozovay-galtovanaya/</t>
   </si>
   <si>
     <t>Брусчатка из кварцита «Старый Замок» пиленая серо-коричневая 100×100×30-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/</t>
   </si>
   <si>
     <t>Брусчатка из кварцита «Старый Замок» пиленая серо-коричневая 200×100×30-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=7701</t>
   </si>
   <si>
     <t>Брусчатка из кварцита «Старый Замок» пиленая серо-коричневая 200×200×30-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11013</t>
   </si>
   <si>
     <t>Брусчатка из кварцита «Старый Замок» пиленая серо-коричневая 100×100×40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11014</t>
   </si>
   <si>
     <t>Брусчатка из кварцита «Старый Замок» пиленая серо-коричневая 200×100×40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11015</t>
   </si>
   <si>
     <t>Брусчатка из кварцита «Старый Замок» пиленая серо-коричневая 600×300×50 мм - плита (1шт.)</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=12335</t>
   </si>
   <si>
     <t>Брусчатка из кварцита «Старый Замок» пиленая серо-коричневая Бордюр 150/50/L</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=13269</t>
   </si>
   <si>
+    <t>Брусчатка из лемезита галтованная бордово-розовая 100×100×30 мм</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13412</t>
+  </si>
+  <si>
     <t>Брусчатка из лемезита галтованная бордово-розовая 100×100×40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/</t>
   </si>
   <si>
     <t>Брусчатка из лемезита галтованная бордово-розовая 200×100×40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=7657</t>
   </si>
   <si>
     <t>Брусчатка из лемезита галтованная бордово-розовая 100×100×50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13210</t>
   </si>
   <si>
     <t>Брусчатка из лемезита галтованная бордово-розовая 200×100×50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13211</t>
   </si>
   <si>
+    <t>Брусчатка из лемезита галтованная бордово-розовая</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13413</t>
+  </si>
+  <si>
     <t>Брусчатка из лемезита пиленая розово-бордовая</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-lemezita-pilenay/</t>
   </si>
   <si>
     <t>Брусчатка из песчаника терракотовая пилено-галтованная 100×100×30 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/269-bruschatka-peschanika-krasnay/</t>
   </si>
   <si>
     <t>Брусчатка из песчаника терракотовая пилено-галтованная 200×100×30 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6908</t>
   </si>
   <si>
     <t>Брусчатка из песчаника терракотовая пилено-галтованная 100×100×40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7673</t>
   </si>
   <si>
     <t>Брусчатка из песчаника терракотовая пилено-галтованная 200×100×40 мм</t>
@@ -349,60 +361,60 @@
   <si>
     <t>Брусчатка из серо-зеленого песчаника пиленая 200×100×40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7666</t>
   </si>
   <si>
     <t>Брусчатка из серо-зеленого песчаника пиленая 100×100×50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7667</t>
   </si>
   <si>
     <t>Брусчатка из серо-зеленого песчаника пиленая 200×100×50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7668</t>
   </si>
   <si>
     <t>Брусчатка колотая из лемезита бордовая 100×100×50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-lemezita-kolotay/</t>
   </si>
   <si>
+    <t>Брусчатка колото-галтованная из лемезита бордовая 100×100×50 мм</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/</t>
+  </si>
+  <si>
     <t>Брусчатка колото-галтованная из лемезита бордовая 100×100×40 мм</t>
   </si>
   <si>
-    <t>https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/</t>
-[...5 lines deleted...]
-    <t>https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/?sku=7660</t>
+    <t>https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/?sku=3417</t>
   </si>
   <si>
     <t>Брусчатка пиленая из терракотового песчаника клинкер 100×100×30 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/</t>
   </si>
   <si>
     <t>Брусчатка пиленая из терракотового песчаника клинкер 200×100×30 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7653</t>
   </si>
   <si>
     <t>Брусчатка пиленая из терракотового песчаника клинкер 100×100×40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7669</t>
   </si>
   <si>
     <t>Брусчатка пиленая из терракотового песчаника клинкер 200×100×40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7670</t>
   </si>
@@ -466,65 +478,65 @@
   <si>
     <t>https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=2586</t>
   </si>
   <si>
     <t>Булыжник голыш «Пёстрый» плоский речной 15-25 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-ploskiy-pestriy/</t>
   </si>
   <si>
     <t>Булыжник голыш «Пёстрый» плоский речной 20-40 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=12355</t>
   </si>
   <si>
     <t>Булыжник голыш разноцветный речной 4–100 см 4-8 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/223-golysh-morskoj/?sku=12322</t>
   </si>
   <si>
     <t>Булыжник голыш разноцветный речной 4–100 см 8-12 см</t>
   </si>
   <si>
+    <t>https://ecokamni.ru/223-golysh-morskoj/?sku=6894</t>
+  </si>
+  <si>
+    <t>Булыжник голыш разноцветный речной 4–100 см 10-15 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/223-golysh-morskoj/?sku=46</t>
+  </si>
+  <si>
+    <t>Булыжник голыш разноцветный речной 4–100 см 15-25 см</t>
+  </si>
+  <si>
     <t>https://ecokamni.ru/223-golysh-morskoj/</t>
   </si>
   <si>
-    <t>Булыжник голыш разноцветный речной 4–100 см 10-15 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Булыжник голыш разноцветный речной 4–100 см 20-40 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/223-golysh-morskoj/?sku=48</t>
   </si>
   <si>
     <t>Булыжник голыш разноцветный речной 4–100 см 40-60 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/223-golysh-morskoj/?sku=12369</t>
   </si>
   <si>
     <t xml:space="preserve">Булыжник голыш разноцветный речной 4–100 см 50-100 см </t>
   </si>
   <si>
     <t>https://ecokamni.ru/223-golysh-morskoj/?sku=13237</t>
   </si>
   <si>
     <t>Булыжник голыш серо-белый речной 4-40 см округлый и плоский 4-8 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-rechnoy-sero-belyy/</t>
   </si>
   <si>
     <t>Булыжник голыш серо-белый речной 4-40 см округлый и плоский 8-12 см</t>
@@ -586,50 +598,56 @@
   <si>
     <t>https://ecokamni.ru/golysh-ploskiy-1/?sku=12349</t>
   </si>
   <si>
     <t>Булыжник речной голыш «Полосатик» 15–40 см, серый с белыми полосками 15-40 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-rechnoy-polosatik/</t>
   </si>
   <si>
     <t>Бутовый камень</t>
   </si>
   <si>
     <t>Кладочный камень</t>
   </si>
   <si>
     <t>Бут «Золотая осень» галтованный</t>
   </si>
   <si>
     <t>https://ecokamni.ru/217-but-zolotay-osen-galtovanyi/</t>
   </si>
   <si>
     <t>м³</t>
   </si>
   <si>
+    <t>Бут «Московский»</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/218-but-moscovskyi-1/</t>
+  </si>
+  <si>
     <t>Бут песчаник «Золотая осень»</t>
   </si>
   <si>
     <t>https://ecokamni.ru/217-but-zolotay-osen/</t>
   </si>
   <si>
     <t>Бут песчаник «Кирпичик речной» Свободной формы</t>
   </si>
   <si>
     <t>https://ecokamni.ru/204-kirpichik-rechnoj/</t>
   </si>
   <si>
     <t>Бут песчаник «Кирпичик речной» Отборный (кирпичик)</t>
   </si>
   <si>
     <t>https://ecokamni.ru/204-kirpichik-rechnoj/?sku=7731</t>
   </si>
   <si>
     <t>Бут песчаник «Кирпичик речной» Крупногабаритные 40-70 (ступени)</t>
   </si>
   <si>
     <t>https://ecokamni.ru/204-kirpichik-rechnoj/?sku=6882</t>
   </si>
   <si>
     <t>Бут песчаник «Сверкач»</t>
@@ -676,267 +694,267 @@
   <si>
     <t>Бут серо-зеленый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/217-but-sero-zeljonyj/</t>
   </si>
   <si>
     <t xml:space="preserve">Костровище из лемезита галтованного (1 кольцо) 1 круг </t>
   </si>
   <si>
     <t>https://ecokamni.ru/kostrovische-iz-lemezita/</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Костровище из лемезита галтованного (1 кольцо) 1 шт</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kostrovische-iz-lemezita/?sku=13411</t>
   </si>
   <si>
     <t>Валуны и глыбы</t>
   </si>
   <si>
-    <t>Валун «Меотис»</t>
+    <t>Валун горный «Эльбрус» выветренный известняк 40-200 см 40-200+ см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/210-valuny-gornye-elbrus/</t>
+  </si>
+  <si>
+    <t>Валун ландшафтный 50-150 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/valuny-gornye/</t>
+  </si>
+  <si>
+    <t>Валун ландшафтный Эксклюзивные 150+ см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/valuny-gornye/?sku=6806</t>
+  </si>
+  <si>
+    <t>Валуны и глыбы змеевика чёрно-зелёные 20-100+ см 20-40 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/214-valuny-zmeevik/</t>
+  </si>
+  <si>
+    <t>Валуны и глыбы змеевика чёрно-зелёные 20-100+ см 50-100+ см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/214-valuny-zmeevik/?sku=11005</t>
+  </si>
+  <si>
+    <t>Валуны и глыбы известняка-ракушечника «Меотис»</t>
   </si>
   <si>
     <t>https://ecokamni.ru/miotis/</t>
   </si>
   <si>
-    <t>Валун горный «Эльбрус» 40-200 см 40-200+ см</t>
-[...17 lines deleted...]
-    <t>Валун кварцита желтые 10-15 см</t>
+    <t>Валуны и глыбы кварцита желтые 10-100+ см 10-15 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=13254</t>
   </si>
   <si>
-    <t>Валун кварцита желтые 20-40см</t>
+    <t>Валуны и глыбы кварцита желтые 10-100+ см 20-40см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/</t>
   </si>
   <si>
-    <t>Валун кварцита желтые 50-100+см</t>
+    <t>Валуны и глыбы кварцита желтые 10-100+ см 50-100+см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=3407</t>
   </si>
   <si>
-    <t>Валун ландшафтный 50-150 см</t>
-[...11 lines deleted...]
-    <t>Валун скальный графитовый 15-30 см</t>
+    <t>Валуны и глыбы яшмы бордовые 20-100+ см 20-40 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/211-yashma/</t>
+  </si>
+  <si>
+    <t>Валуны и глыбы яшмы бордовые 20-100+ см 50-100+см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/211-yashma/?sku=3408</t>
+  </si>
+  <si>
+    <t>Мраморные валуны и глыбы скальные "пион" бордовые 20-100+ см 20-40 cм</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/skalny-pion/</t>
+  </si>
+  <si>
+    <t>Мраморные валуны и глыбы скальные "пион" бордовые 20-100+ см 50-100+ см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/skalny-pion/?sku=13014</t>
+  </si>
+  <si>
+    <t>Мраморные валуны и глыбы скальные графитовые 15-30 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/skalnik-grafit/?sku=13267</t>
+  </si>
+  <si>
+    <t>Мраморные валуны и глыбы скальные графитовые 20-40 cм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/skalnik-grafit/</t>
   </si>
   <si>
-    <t>Валун скальный графитовый 20-40 cм</t>
-[...5 lines deleted...]
-    <t>Валун скальный графитовый 50-100+ см</t>
+    <t>Мраморные валуны и глыбы скальные графитовые 50-100+ см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/skalnik-grafit/?sku=6869</t>
   </si>
   <si>
-    <t>Валун скальный пион 20-40 cм</t>
-[...22 lines deleted...]
-  <si>
     <t>Галька</t>
   </si>
   <si>
     <t>Морская</t>
   </si>
   <si>
     <t>Галька «Гранитный риф» 3–20 мм 3-5 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-granit-rif/?sku=12317</t>
   </si>
   <si>
     <t>Галька «Гранитный риф» 3–20 мм 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-granit-rif/?sku=12318</t>
   </si>
   <si>
     <t>Галька «Гранитный риф» 3–20 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-granit-rif/</t>
   </si>
   <si>
     <t>Галька «Гранитный риф» 3–20 мм 20-40</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-granit-rif/?sku=13332</t>
   </si>
   <si>
     <t>Галька бело-серая «Горянка» 40-120 мм 40-90 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/196-galka-sero-belay/</t>
   </si>
   <si>
     <t>Галька бело-серая «Горянка» 40-120 мм 80-120 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/196-galka-sero-belay/?sku=13323</t>
   </si>
   <si>
     <t>Галька морская «Жемчужная» 5–20 мм светло-серая, бежевая 5-10 мм</t>
   </si>
   <si>
-    <t>https://ecokamni.ru/galka-jemchug/?sku=10384</t>
+    <t>https://ecokamni.ru/galka-jemchug/</t>
   </si>
   <si>
     <t>Галька морская «Жемчужная» 5–20 мм светло-серая, бежевая 10-20 мм</t>
   </si>
   <si>
-    <t>https://ecokamni.ru/galka-jemchug/</t>
+    <t>https://ecokamni.ru/galka-jemchug/?sku=7648</t>
   </si>
   <si>
     <t>Галька морская «Каспийская» округлая 5–60 мм серо-бежевых оттенков 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/195-galka-morskaya/</t>
   </si>
   <si>
     <t>Галька морская «Каспийская» округлая 5–60 мм серо-бежевых оттенков 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/195-galka-morskaya/?sku=2576</t>
   </si>
   <si>
     <t>Галька морская «Каспийская» округлая 5–60 мм серо-бежевых оттенков 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/195-galka-morskaya/?sku=2577</t>
   </si>
   <si>
     <t>Галька морская «Каспийская» округлая 5–60 мм серо-бежевых оттенков 40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/195-galka-morskaya/?sku=3524</t>
   </si>
   <si>
     <t>Галька морская «Крымская» окатанная 5–60 мм, серо-бежевых оттенков 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/196-galka-morskay-krimskay/</t>
   </si>
   <si>
     <t>Галька морская «Крымская» окатанная 5–60 мм, серо-бежевых оттенков 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3432</t>
   </si>
   <si>
     <t>Галька морская «Крымская» окатанная 5–60 мм, серо-бежевых оттенков 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3396</t>
   </si>
   <si>
-    <t>Галька морская «Черноморская» окатанная 5–100 мм, микс оттенков 5-10 мм</t>
+    <t>Галька морская «Черноморская» окатанная 5–100 мм 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-chernomorskaya/</t>
   </si>
   <si>
-    <t>Галька морская «Черноморская» окатанная 5–100 мм, микс оттенков 10-20 мм</t>
+    <t>Галька морская «Черноморская» окатанная 5–100 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-chernomorskaya/?sku=2580</t>
   </si>
   <si>
-    <t>Галька морская «Черноморская» окатанная 5–100 мм, микс оттенков 20-40 мм</t>
+    <t>Галька морская «Черноморская» окатанная 5–100 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-chernomorskaya/?sku=2581</t>
   </si>
   <si>
-    <t>Галька морская «Черноморская» окатанная 5–100 мм, микс оттенков 40-60 мм</t>
+    <t>Галька морская «Черноморская» окатанная 5–100 мм 40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-chernomorskaya/?sku=3526</t>
   </si>
   <si>
-    <t>Галька морская «Черноморская» окатанная 5–100 мм, микс оттенков 80-120 мм</t>
+    <t>Галька морская «Черноморская» окатанная 5–100 мм 80-120 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-chernomorskaya/?sku=11006</t>
   </si>
   <si>
     <t>Речная</t>
   </si>
   <si>
     <t>Галька речная жёлтая 5–40 мм 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3559</t>
   </si>
   <si>
     <t>Галька речная жёлтая 5–40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/</t>
   </si>
   <si>
     <t>Галька речная жёлтая 5–40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3560</t>
   </si>
@@ -985,77 +1003,83 @@
   <si>
     <t>Галька речная синяя 5–40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/191-galka-rechnaya-sinyaya/?sku=12321</t>
   </si>
   <si>
     <t>Каменная крошка</t>
   </si>
   <si>
     <t>Каменная крошка «Осенний лес» галтованная, микс яшмы, змеевика и мрамора, 10-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-oseniy-les-galtovannay/</t>
   </si>
   <si>
     <t>Каменная крошка «Осенний лес» галтованная, микс яшмы, змеевика и мрамора, 10-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-oseniy-les-galtovannay/?sku=12333</t>
   </si>
   <si>
     <t>Каменная крошка «Осенний лес» микс из яшмы, змеевика и мрамора, 5-40 мм 5-10 мм</t>
   </si>
   <si>
+    <t>https://ecokamni.ru/kroshka-oseniy-les/?sku=10351</t>
+  </si>
+  <si>
+    <t>Каменная крошка «Осенний лес» микс из яшмы, змеевика и мрамора, 5-40 мм 10-20 мм</t>
+  </si>
+  <si>
     <t>https://ecokamni.ru/kroshka-oseniy-les/</t>
   </si>
   <si>
-    <t>Каменная крошка «Осенний лес» микс из яшмы, змеевика и мрамора, 5-40 мм 10-20 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Каменная крошка «Осенний лес» микс из яшмы, змеевика и мрамора, 5-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-oseniy-les/?sku=3465</t>
   </si>
   <si>
+    <t>Каменная крошка антрацит галтованная 20-40 мм 20-40 мм</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kposhka-antracit/</t>
+  </si>
+  <si>
     <t>Каменная крошка златолита «Листопад» 5-40 мм микс в тёплых оттенках 5-10 мм</t>
   </si>
   <si>
+    <t>https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=6879</t>
+  </si>
+  <si>
+    <t>Каменная крошка златолита «Листопад» 5-40 мм микс в тёплых оттенках 10-20 мм</t>
+  </si>
+  <si>
     <t>https://ecokamni.ru/kroshka-zlatolit-listopad_/</t>
   </si>
   <si>
-    <t>Каменная крошка златолита «Листопад» 5-40 мм микс в тёплых оттенках 10-20 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Каменная крошка златолита «Листопад» 5-40 мм микс в тёплых оттенках 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=3521</t>
   </si>
   <si>
     <t>Каменная крошка из лемезита бордовая, 5-40 мм 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-lemezit/</t>
   </si>
   <si>
     <t>Каменная крошка из лемезита бордовая, 5-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-lemezit/?sku=10347</t>
   </si>
   <si>
     <t>Каменная крошка из лемезита бордовая, 5-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-lemezit/?sku=10337</t>
   </si>
   <si>
     <t>Каменная крошка из малинового кварцита 10-40 мм 10-20 мм</t>
@@ -1108,344 +1132,320 @@
   <si>
     <t>Каменная крошка из яшмы, терракотово-красная, 5-120 мм 50-70 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/182-yashma/?sku=13249</t>
   </si>
   <si>
     <t>Каменная крошка из яшмы, терракотово-красная, 5-120 мм 80-120 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/182-yashma/?sku=13236</t>
   </si>
   <si>
     <t>Кварцитовая крошка «Горный блеск» с вкраплениями слюды 10-50 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroschka-serasy-gorniy-blesk/</t>
   </si>
   <si>
     <t>Кварцитовая крошка «Горный блеск» с вкраплениями слюды 10-50 мм 30-50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroschka-serasy-gorniy-blesk/?sku=12312</t>
   </si>
   <si>
-    <t>Кремниевая крошка «Персик» 20-40 мм желто-розовый оттенок 20-40 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Кремниевая крошка «Персик» галтованная 20-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-persik-galtovannay/</t>
   </si>
   <si>
     <t>Мраморная крошка «Пион» розово-красная, 10-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-pion/</t>
   </si>
   <si>
     <t>Мраморная крошка «Пион» розово-красная, 10-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-pion/?sku=3259</t>
   </si>
   <si>
     <t>Мраморная крошка белая 10-150 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-belaya/</t>
   </si>
   <si>
     <t>Мраморная крошка белая 10-150 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=7730</t>
   </si>
   <si>
     <t>Мраморная крошка белая 10-150 мм 70-150 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=12353</t>
   </si>
   <si>
     <t>Мраморная крошка белая галтованная 5-120 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/</t>
   </si>
   <si>
     <t>Мраморная крошка белая галтованная 5-120 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/?sku=2540</t>
   </si>
   <si>
-    <t>Мраморная крошка галтованная «3-цветный микс» 10-60 мм бело-зелёно-красного оттенка 10-20 мм</t>
-[...16 lines deleted...]
-  <si>
     <t>Мраморная крошка галтованная «Пион» розовая 10-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/?sku=3397</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная «Пион» розовая 10-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная серая, 10-60 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная серая, 10-60 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2544</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная серая, 10-60 мм 40-60 мм премиум</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2571</t>
   </si>
   <si>
-    <t>Мраморная крошка галтованная серо-бежевая, 10-40 мм 10-20 мм</t>
-[...10 lines deleted...]
-  <si>
     <t>Мраморная крошка галтованная серо-медовая 10-60 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/178-kroshka-mramornaya-medovay/</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная серо-медовая 10-60 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12320</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная серо-медовая 10-60 мм 40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12337</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная черно-белая, 10-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная черно-белая, 10-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/?sku=2545</t>
   </si>
   <si>
+    <t>Мраморная крошка галтованная янтарная 10-20 мм</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kroshka-yatarnay-galtovannaya/</t>
+  </si>
+  <si>
+    <t>Мраморная крошка галтованная янтарная 20-40 мм</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kroshka-yatarnay-galtovannaya/?sku=3420</t>
+  </si>
+  <si>
     <t>Мраморная крошка графитово-чёрная 5-40 мм 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kposhka-chernay/?sku=12290</t>
   </si>
   <si>
     <t>Мраморная крошка графитово-чёрная 5-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kposhka-chernay/</t>
   </si>
   <si>
     <t>Мраморная крошка графитово-чёрная 5-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kposhka-chernay/?sku=3415</t>
   </si>
   <si>
     <t>Мраморная крошка графитово-чёрная 5-40 мм 40-70 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kposhka-chernay/?sku=3550</t>
   </si>
   <si>
     <t>Мраморная крошка графитово-чёрная 5-40 мм 70-120 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kposhka-chernay/?sku=13257</t>
   </si>
   <si>
-    <t>Мраморная крошка графитово-чёрная галтованная 5-60 мм 5-10 мм</t>
+    <t>Мраморная крошка графитово-чёрная галтованная 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=10393</t>
   </si>
   <si>
-    <t>Мраморная крошка графитово-чёрная галтованная 5-60 мм 10-20 мм</t>
+    <t>Мраморная крошка графитово-чёрная галтованная 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/</t>
   </si>
   <si>
-    <t>Мраморная крошка графитово-чёрная галтованная 5-60 мм 20-40 мм</t>
+    <t>Мраморная крошка графитово-чёрная галтованная 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=3442</t>
   </si>
   <si>
-    <t>Мраморная крошка графитово-чёрная галтованная 5-60 мм 40-60 мм</t>
+    <t>Мраморная крошка графитово-чёрная галтованная 40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=83</t>
   </si>
   <si>
     <t>Мраморная крошка серая 10-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/181-kroshka-mramornaya-seraya/</t>
   </si>
   <si>
     <t>Мраморная крошка серая 10-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/181-kroshka-mramornaya-seraya/?sku=3448</t>
   </si>
   <si>
     <t>Мраморная крошка серебристая 10-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serebristay/</t>
   </si>
   <si>
     <t>Мраморная крошка серебристая 10-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serebristay/?sku=12283</t>
   </si>
   <si>
     <t>Мраморная крошка серебристая галтованная 10-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/?sku=7735</t>
   </si>
   <si>
     <t>Мраморная крошка серебристая галтованная 10-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/</t>
   </si>
   <si>
-    <t>Мраморная крошка серо-бежевая 10-60 мм 10-20 мм</t>
-[...17 lines deleted...]
-    <t>Мраморная крошка супер-белая 10-20 мм</t>
+    <t>Мраморная крошка супер-белая 05-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/</t>
   </si>
   <si>
     <t>Мраморная крошка супер-белая 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/?sku=13217</t>
   </si>
   <si>
     <t>Мраморная крошка супер-белая галтованная, 10-250 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11001</t>
   </si>
   <si>
     <t>Мраморная крошка супер-белая галтованная, 10-250 мм 20-40 мм</t>
   </si>
   <si>
-    <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11002</t>
+    <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/</t>
   </si>
   <si>
     <t>Мраморная крошка супер-белая галтованная, 10-250 мм 40-60 мм</t>
   </si>
   <si>
-    <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/</t>
+    <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11003</t>
   </si>
   <si>
     <t>Мраморная крошка супер-белая галтованная, 10-250 мм 80-120 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11004</t>
   </si>
   <si>
     <t>Мраморная крошка супер-белая галтованная, 10-250 мм 150-250 мм (валунчик)</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=12336</t>
   </si>
   <si>
+    <t>Мраморная крошка янтарная 10-20 мм</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kroshka-yantarnay/</t>
+  </si>
+  <si>
+    <t>Мраморная крошка янтарная 20-40 мм</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kroshka-yantarnay/?sku=3419</t>
+  </si>
+  <si>
+    <t>Мраморная крошка янтарная 40-60 мм</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kroshka-yantarnay/?sku=3421</t>
+  </si>
+  <si>
     <t>Пиленый камень</t>
   </si>
   <si>
     <t>Плита гранитная пиленая термообработка серая 600/300/20</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plita-granitnaya--termo/?sku=13341</t>
   </si>
   <si>
     <t>Плита гранитная пиленая термообработка серая 600/300/30</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plita-granitnaya--termo/</t>
   </si>
   <si>
     <t>Плита гранитная пиленая термообработка янтарь 600/300/20</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plita-granitnaya--termo/?sku=13343</t>
   </si>
   <si>
     <t>Плита гранитная пиленая термообработка янтарь 600/300/30</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plita-granitnaya--termo/?sku=13344</t>
@@ -1654,93 +1654,93 @@
   <si>
     <t>Плитняк златолит «Золото Инков» 1,5-3,5 см 1,5-2,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/250-zlatolit-zhjoltyj/</t>
   </si>
   <si>
     <t>Плитняк златолит «Золото Инков» 1,5-3,5 см 2,5-3,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/250-zlatolit-zhjoltyj/?sku=6920</t>
   </si>
   <si>
     <t>Плитняк златолит «Золото Инков» галтованный 2-3 см 2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/</t>
   </si>
   <si>
     <t>Плитняк златолит «Золото Инков» галтованный 2-3 см 3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/?sku=7698</t>
   </si>
   <si>
-    <t>Плитняк лемезит 1,5-5 см 1.5 см</t>
+    <t>Плитняк лемезит 1.5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/</t>
   </si>
   <si>
-    <t>Плитняк лемезит 1,5-5 см 2 см</t>
+    <t>Плитняк лемезит 2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=86</t>
   </si>
   <si>
-    <t>Плитняк лемезит 1,5-5 см 3 см</t>
+    <t>Плитняк лемезит 3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=87</t>
   </si>
   <si>
-    <t>Плитняк лемезит 1,5-5 см 4 см</t>
+    <t>Плитняк лемезит 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=3404</t>
   </si>
   <si>
-    <t>Плитняк лемезит галтованный 2-5 см 2 см</t>
+    <t>Плитняк лемезит галтованный 2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/</t>
   </si>
   <si>
-    <t>Плитняк лемезит галтованный 2-5 см 3 см</t>
+    <t>Плитняк лемезит галтованный 3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=89</t>
   </si>
   <si>
-    <t>Плитняк лемезит галтованный 2-5 см 4 см</t>
+    <t>Плитняк лемезит галтованный 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3316</t>
   </si>
   <si>
-    <t>Плитняк лемезит галтованный 2-5 см 5 см</t>
+    <t>Плитняк лемезит галтованный 5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3410</t>
   </si>
   <si>
     <t>Плитняк малахит чёрно-зеленый 1,5-3 см 1,5-2,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/</t>
   </si>
   <si>
     <t>Плитняк малахит чёрно-зеленый 1,5-3 см 2,5 -3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/?sku=3323</t>
   </si>
   <si>
     <t>Плитняк малахит чёрный галтованный 2-3 см 2-3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/262-malakhit-galtovannyj-moshenie-i-oblitsovka/</t>
   </si>
   <si>
     <t>Плитняк песчаник  «Зеленый дракон» 2,5 см 2,5 см</t>
   </si>
@@ -2092,104 +2092,116 @@
   <si>
     <t>Плитняк песчаник терракотовый галтованный 2-6 см 3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=111</t>
   </si>
   <si>
     <t>Плитняк песчаник терракотовый галтованный 2-6 см 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3447</t>
   </si>
   <si>
     <t>Плитняк песчаник терракотовый галтованный 2-6 см 5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3522</t>
   </si>
   <si>
     <t>Плитняк песчаник терракотовый галтованный 2-6 см 6 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3549</t>
   </si>
   <si>
-    <t>Плитняк серицитового сланца «Старый замок» 1,5-4,5 см 1,5-2 см</t>
+    <t>Плитняк серицитового сланца «Старый замок» 1,5-4,5 см 1,5-2,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/</t>
   </si>
   <si>
     <t>Плитняк серицитового сланца «Старый замок» 1,5-4,5 см 2,5-3,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=3444</t>
   </si>
   <si>
     <t>Плитняк серицитового сланца «Старый замок» 1,5-4,5 см 3,5-4,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=7704</t>
   </si>
   <si>
     <t>Плитняк серицитового сланца «Старый замок» 1,5-4,5 см 4,5-5,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13271</t>
   </si>
   <si>
     <t>Плитняк серицитового сланца «Старый замок» 1,5-4,5 см 5,5-6,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13321</t>
   </si>
   <si>
     <t>Плитняк серицитового сланца «Старый замок» 1,5-4,5 см Панели "Бутовая кладка" 150-500 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13296</t>
   </si>
   <si>
+    <t>Плитняк серицитового сланца «Старый замок» 1,5-4,5 см Крупноформатный 2,3-3,5</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13426</t>
+  </si>
+  <si>
     <t>Плитняк серицитового сланца «Старый замок» галтованный 2,5-4,5 см 2,5-3,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/</t>
   </si>
   <si>
     <t>Плитняк серицитового сланца «Старый замок» галтованный 2,5-4,5 см 3,5-4,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=10356</t>
   </si>
   <si>
     <t>Плитняк серицитового сланца «Старый замок» галтованный 2,5-4,5 см 4,5-5,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=13272</t>
   </si>
   <si>
+    <t>Плитняк серицитового сланца «Старый замок» галтованный 2,5-4,5 см Крупноформатный 2,5-3,5 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=13425</t>
+  </si>
+  <si>
     <t>Плитняк сланец «Кора дерева» 1,5-3,5 см 1,5-2,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitnyak-slanets-kora-dereva/</t>
   </si>
   <si>
     <t>Плитняк сланец «Кора дерева» 1,5-3,5 см 2,5-3,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitnyak-slanets-kora-dereva/?sku=7715</t>
   </si>
   <si>
     <t>Плитняк сланец «Кора дерева» галтованный 1,5-2,5 см 1,5-2,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitnyak-slanets-kora-dereva-galtovanniy/</t>
   </si>
   <si>
     <t>Плитняк сланец «Крыло ворона» чёрный 1,5-3,5 см 1,5-2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/</t>
   </si>
   <si>
     <t>Плитняк сланец «Крыло ворона» чёрный 1,5-3,5 см 2,5-3,5 см</t>
@@ -2285,50 +2297,56 @@
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-зеленый крупноформатный 4-8 см 5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6861</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-зеленый крупноформатный 4-8 см 6 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6862</t>
   </si>
   <si>
     <t xml:space="preserve">Плитняк песчаник серо-зеленый крупноформатный 4-8 см 6 - 8 </t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13171</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-зеленый крупноформатный 4-8 см 8-10</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13224</t>
+  </si>
+  <si>
+    <t>Плитняк песчаник серо-синий галтованный крупноформатный 4-8 см 3 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=13424</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-синий галтованный крупноформатный 4-8 см 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-синий галтованный крупноформатный 4-8 см 5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6836</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-синий галтованный крупноформатный 4-8 см 6-8 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6837</t>
   </si>
   <si>
     <t>Плиты «Старый замок» пошаговые из кварцита 6-10 см 6-10 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plity-poshagovye-iz-kvartsyta-staryj-zamok/</t>
   </si>
@@ -2483,51 +2501,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ca8310fe456b569b2cc6d272c9e36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04460a4f1c75ce90e2e76aec7a64add.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79119c67dc38f5f28a4e74ebc25dc89.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b07984a14b98cda8a9de2c67b0ec2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015e5c263b6ca7f7f7fa518fe7e602.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea849cc1b13f0463fbe8954e7dfac0ec.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd8a106107b5da3d943df53973a86.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d3ad98af326015570e92310d5c7b.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45a9457c85480e0f3013a296269f2d.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e4484cada96b18862d8223e78ef4.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9404c0bf19ec47692dddac67522060.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873b9f17a1f63aad52f0c249f9389d.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d27a9515f6b590aecf1ec98376405.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7a89f56be59e5fd3e5a00be4948c.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2247c7c3ec78bc0c0630aaabf5d3e9.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595670676a60f4e5d31487ca0466748.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a19da25142208651f34ed87a2486a.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005d0cfbe544ba29faffe3d627c87f4.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e2a25bdf9f4e84d63ca1d4e7e06eb.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc502f58dc4b42be2e21cc5ee46af.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb912a52ac464da0ec5fe01c38f6ce8.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ca951cd3c9cb62c7360660ad12b3d.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86da62dbbc13cdd85a8125f3bfb81e.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a0c5e2b60403500e3c2537ca4a863.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b4d59d2aa5c7ee9b0295334eeaf4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e0e7470d180ec3cc1e5203bb799d.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66ac5d95ee14b68723f834bb103bbc.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485067ea497599ffa0e1122a1f0d3db.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b07ddeb0b64f3f4dd20e5f19d36824.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999674d3fee6d5257e9da6e7aadc28ba.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600273afe57cc7039816f1273ffa3a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53a8e425f46346a892b6e63e4b98b2.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbcc7c894a9c732d83cbfb4a3d742.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63183b1214fb0e9d34a5559fc017e3.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164d6830188809b5c5c281e3050cdb9.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b4f250586886f4d0f6628aa0c80bc.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5ffb13bf975a437643e5e5486ea1b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03d47060be61d9a1419480eade3f1.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c766532f6e0f574ef1ffc0f0299de.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28009d1f7d46a517cc7216afa683b.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a300511efb35f40f8951828afb6b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6d1cea0a5838d52f1d33e0b5e0b8.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3100159d8358ad9eae0706c8553c9.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f127aaee896ca7503b9367bf96f5c7.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac1f6586414e335c40461f113c3335.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80084bae77f036720160831552c06b.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbdd0923a3b2bf67ff5aca7323b8d3.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17337aa7fad6122472fa35543376b5d7.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfeecf44497840d528c06a3f3ba0e7.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78195302d3355500875aa7022658f78c.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eb6dbd13dfb79ae05c6dfbefcd064.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb49678d519daaa4e7aec85212f06d.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd79dc6c917d56a88c5e1cc13b762.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db2af2d8313f58540e09172ee6cd3.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae23e22efe22c8e03a8ed75ed1666d.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f12dfb3fcfc12ec21536f1c237cad.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfbacb9f500ce15bb1117906866d0.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe62d05f6bc849aa95f1d849152457.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289418bcfc399ca0b862b7dd5d408deb.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335aaf93a1e6ddf97a16af1738ac387.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444781891816c963f796bbe0016a84ca.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00170774c0d3e97f5d4ab0ea19734536.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6eb30627e6dfe3f033ba849a9a148.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c279feb6c59fce4865707d52e94b5.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be1bf3a08ae77fb9ef472d3219397a.JPG"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb5704cd8a713c34436479e7a55cc.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b5dcfc6bf3cab3c5d1bc2220eed14.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e6ebfef6fcdd0cf617bb3213c668e.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f318251eb2f10ecdab53d4da60a9cf.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c370fb3a72ff689d504b1e56927ee29.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238403eb433a32cd8deb51c55f47be0.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d702868011ae7b1b3d7576102e35a1.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a2b2796c13f3f8524c57c556c87bf.JPG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8164ad8975ddb58e7311dce39db8d.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05aaaa419e9c33fe2c8e83b21d47f8.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d16648df0b6a752a732fb0b04bac.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62226d89466df916aa52aafc934edad.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8622f2a4b91d07c7c3979e121d35c.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1a94e55859cbb0794b97114dadc7.webp"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1dabf372a248e22789474ea0d670.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1eb2d3a6f8f7cd1d3608052785584.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6694e2b7dc176dab031839769b7acf.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d1092442131bc5a5a2427f93abf5a.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e53bf9ac7ef841d4d094df19108bf0.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e0e02a300a554acc19a7b23a6ba0f.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4913f911881619d320b520004c5a.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706f4daf6fe3666ebdc650c19d9793b.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540bde7182e2fd9b95817853fa9d4d6.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f75eb31e4c2a1e8115c06fc998d6f.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc6d44440c05de18a05783880143f8.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d1b871b4d9dea40662ec423ddadd.webp"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee8a66bce7718b1843322757867abf.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400134feede6a1666cc9e823a74ed0.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370758d3d34c7b92b0d861849bd0026a.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd432bd5dc99e6d7f03df9b92faffeb.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b610e0b833cdcaebf263799a1a092.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368f09b0e52ee17c4b2b1e93b05ceb1.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef234ec12751b3f59129b1c755c7f22e.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29fd6f510cdd8d0e83aac672d1239c.JPG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276cdb2a30d3b4e5518cfb9b921d0a2.JPG"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc23686e530a8c4aeadc885696aa8.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587ac73b6cdb91e39f673134c665a53.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588a8e9c7f896d5ec0499b670e4521e.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a45b84a249e45d67387b509783c62.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c4a653c1884219677deaed9a3274.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700eb2e05d2a45390364f2d3fd1af8.JPG"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0113377f997462385967d69217446.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736fb6bfbbba0e955d3e9e01040c890.JPG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76579a35e9b64d19abdd6d0987c973fd.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73771e6757a6630078a30273f6e4800.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce02be15bf057eaffcb4def166f827.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cdc201c55fd6d095372b050040ea9.JPG"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8aac6e775b0b5dab4829eba264c48.JPG"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2da04eba8ab838b014f1438dc8f55d.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331e18bcafed1a0624aae4e5c7f4d16.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3bc69a7c2c6ac5b1469da087217d9.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a22bf25158dc24ab357c544521c71.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d677e86c55eaddefdcdcd7f2040f42f.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cdc652080edb342fa8e393a855fd0.JPG"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f308e48799d89948d5640606d8f2cfe.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58dd73d622a0f20e6a3408851552c.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44463626e46f11664a51bf7855a02b.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13ab5703640f4e80571ac9fb021be.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0778d6c0f046bc02c4b70e80cfc4e.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d155732ed81a420c6e767fb1f3624.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f0586a3b432b68f62d96556b6648.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b6b9afd80a39bc27b01635279b54d.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91908a306e42d41c4cf8bd59b905a20.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74593641828e2026657e90e786072594.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ca8310fe456b569b2cc6d272c9e36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04460a4f1c75ce90e2e76aec7a64add.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79119c67dc38f5f28a4e74ebc25dc89.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b07984a14b98cda8a9de2c67b0ec2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015e5c263b6ca7f7f7fa518fe7e602.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea849cc1b13f0463fbe8954e7dfac0ec.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd8a106107b5da3d943df53973a86.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d3ad98af326015570e92310d5c7b.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45a9457c85480e0f3013a296269f2d.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e4484cada96b18862d8223e78ef4.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9404c0bf19ec47692dddac67522060.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873b9f17a1f63aad52f0c249f9389d.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d27a9515f6b590aecf1ec98376405.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7a89f56be59e5fd3e5a00be4948c.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2247c7c3ec78bc0c0630aaabf5d3e9.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595670676a60f4e5d31487ca0466748.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a19da25142208651f34ed87a2486a.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005d0cfbe544ba29faffe3d627c87f4.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e2a25bdf9f4e84d63ca1d4e7e06eb.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc502f58dc4b42be2e21cc5ee46af.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb912a52ac464da0ec5fe01c38f6ce8.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ca951cd3c9cb62c7360660ad12b3d.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86da62dbbc13cdd85a8125f3bfb81e.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a0c5e2b60403500e3c2537ca4a863.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b4d59d2aa5c7ee9b0295334eeaf4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b4684d5ac68e550152c2e43e07e8d.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e0e7470d180ec3cc1e5203bb799d.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66ac5d95ee14b68723f834bb103bbc.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485067ea497599ffa0e1122a1f0d3db.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b07ddeb0b64f3f4dd20e5f19d36824.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999674d3fee6d5257e9da6e7aadc28ba.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600273afe57cc7039816f1273ffa3a.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53a8e425f46346a892b6e63e4b98b2.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbcc7c894a9c732d83cbfb4a3d742.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63183b1214fb0e9d34a5559fc017e3.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b4f250586886f4d0f6628aa0c80bc.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c766532f6e0f574ef1ffc0f0299de.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5ffb13bf975a437643e5e5486ea1b.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164d6830188809b5c5c281e3050cdb9.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03d47060be61d9a1419480eade3f1.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6d1cea0a5838d52f1d33e0b5e0b8.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a300511efb35f40f8951828afb6b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28009d1f7d46a517cc7216afa683b.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3100159d8358ad9eae0706c8553c9.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f127aaee896ca7503b9367bf96f5c7.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac1f6586414e335c40461f113c3335.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80084bae77f036720160831552c06b.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbdd0923a3b2bf67ff5aca7323b8d3.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b2cc2fd49fd0ca3dc0b41eb749b0c.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfeecf44497840d528c06a3f3ba0e7.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78195302d3355500875aa7022658f78c.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eb6dbd13dfb79ae05c6dfbefcd064.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb49678d519daaa4e7aec85212f06d.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd79dc6c917d56a88c5e1cc13b762.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8e0206c088a90b8b1d72b61d97339.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19996718d5e54417e075d0938dd4acfa.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae23e22efe22c8e03a8ed75ed1666d.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f12dfb3fcfc12ec21536f1c237cad.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfbacb9f500ce15bb1117906866d0.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe62d05f6bc849aa95f1d849152457.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289418bcfc399ca0b862b7dd5d408deb.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444781891816c963f796bbe0016a84ca.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00170774c0d3e97f5d4ab0ea19734536.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6eb30627e6dfe3f033ba849a9a148.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c279feb6c59fce4865707d52e94b5.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb5704cd8a713c34436479e7a55cc.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b5dcfc6bf3cab3c5d1bc2220eed14.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f318251eb2f10ecdab53d4da60a9cf.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c370fb3a72ff689d504b1e56927ee29.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e6ebfef6fcdd0cf617bb3213c668e.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238403eb433a32cd8deb51c55f47be0.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d702868011ae7b1b3d7576102e35a1.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a2b2796c13f3f8524c57c556c87bf.JPG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8164ad8975ddb58e7311dce39db8d.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05aaaa419e9c33fe2c8e83b21d47f8.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62226d89466df916aa52aafc934edad.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8622f2a4b91d07c7c3979e121d35c.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d16648df0b6a752a732fb0b04bac.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1a94e55859cbb0794b97114dadc7.webp"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1dabf372a248e22789474ea0d670.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1eb2d3a6f8f7cd1d3608052785584.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6694e2b7dc176dab031839769b7acf.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d1092442131bc5a5a2427f93abf5a.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e53bf9ac7ef841d4d094df19108bf0.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e0e02a300a554acc19a7b23a6ba0f.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4913f911881619d320b520004c5a.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706f4daf6fe3666ebdc650c19d9793b.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540bde7182e2fd9b95817853fa9d4d6.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f75eb31e4c2a1e8115c06fc998d6f.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc6d44440c05de18a05783880143f8.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d1b871b4d9dea40662ec423ddadd.webp"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee8a66bce7718b1843322757867abf.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400134feede6a1666cc9e823a74ed0.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370758d3d34c7b92b0d861849bd0026a.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd432bd5dc99e6d7f03df9b92faffeb.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b610e0b833cdcaebf263799a1a092.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368f09b0e52ee17c4b2b1e93b05ceb1.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef234ec12751b3f59129b1c755c7f22e.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29fd6f510cdd8d0e83aac672d1239c.JPG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276cdb2a30d3b4e5518cfb9b921d0a2.JPG"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc23686e530a8c4aeadc885696aa8.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587ac73b6cdb91e39f673134c665a53.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588a8e9c7f896d5ec0499b670e4521e.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a45b84a249e45d67387b509783c62.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c4a653c1884219677deaed9a3274.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700eb2e05d2a45390364f2d3fd1af8.JPG"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0113377f997462385967d69217446.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736fb6bfbbba0e955d3e9e01040c890.JPG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76579a35e9b64d19abdd6d0987c973fd.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73771e6757a6630078a30273f6e4800.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce02be15bf057eaffcb4def166f827.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cdc201c55fd6d095372b050040ea9.JPG"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8aac6e775b0b5dab4829eba264c48.JPG"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2da04eba8ab838b014f1438dc8f55d.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331e18bcafed1a0624aae4e5c7f4d16.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3bc69a7c2c6ac5b1469da087217d9.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a22bf25158dc24ab357c544521c71.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d677e86c55eaddefdcdcd7f2040f42f.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cdc652080edb342fa8e393a855fd0.JPG"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f308e48799d89948d5640606d8f2cfe.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58dd73d622a0f20e6a3408851552c.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44463626e46f11664a51bf7855a02b.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13ab5703640f4e80571ac9fb021be.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0778d6c0f046bc02c4b70e80cfc4e.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d155732ed81a420c6e767fb1f3624.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f0586a3b432b68f62d96556b6648.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b6b9afd80a39bc27b01635279b54d.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91908a306e42d41c4cf8bd59b905a20.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74593641828e2026657e90e786072594.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_50" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2868,2054 +2886,2054 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_7655" descr=""/>
+        <xdr:cNvPr id="11" name="product_13412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="product_7656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="product_6916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="product_6906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="product_36" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="product_7659" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_3417" descr=""/>
+        <xdr:cNvPr id="17" name="product_7660" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="product_7652" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="product_7702" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="product_13264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="product_12322" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="product_11020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="product_6877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="product_1792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="product_3523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_3503" descr=""/>
+        <xdr:cNvPr id="26" name="product_6917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_77" descr=""/>
+        <xdr:cNvPr id="27" name="product_3503" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_2566" descr=""/>
+        <xdr:cNvPr id="28" name="product_77" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_2567" descr=""/>
+        <xdr:cNvPr id="29" name="product_2566" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_2568" descr=""/>
+        <xdr:cNvPr id="30" name="product_2567" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_38" descr=""/>
+        <xdr:cNvPr id="31" name="product_2568" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_2559" descr=""/>
+        <xdr:cNvPr id="32" name="product_38" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_3468" descr=""/>
+        <xdr:cNvPr id="33" name="product_2559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_12292" descr=""/>
+        <xdr:cNvPr id="34" name="product_3468" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_3412" descr=""/>
+        <xdr:cNvPr id="35" name="product_12292" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="product_39" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_73" descr=""/>
+        <xdr:cNvPr id="37" name="product_40" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_13254" descr=""/>
+        <xdr:cNvPr id="38" name="product_73" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_40" descr=""/>
+        <xdr:cNvPr id="39" name="product_3412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_13267" descr=""/>
+        <xdr:cNvPr id="40" name="product_13254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_13013" descr=""/>
+        <xdr:cNvPr id="41" name="product_147" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_147" descr=""/>
+        <xdr:cNvPr id="42" name="product_13013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_12317" descr=""/>
+        <xdr:cNvPr id="43" name="product_13267" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_3395" descr=""/>
+        <xdr:cNvPr id="44" name="product_12317" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_10384" descr=""/>
+        <xdr:cNvPr id="45" name="product_3395" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_92" descr=""/>
+        <xdr:cNvPr id="46" name="product_10384" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_3449" descr=""/>
+        <xdr:cNvPr id="47" name="product_92" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>157</xdr:row>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_3467" descr=""/>
+        <xdr:cNvPr id="48" name="product_3449" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>159</xdr:row>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>162</xdr:row>
+      <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_3559" descr=""/>
+        <xdr:cNvPr id="49" name="product_3467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>167</xdr:row>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_11007" descr=""/>
+        <xdr:cNvPr id="50" name="product_3559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>167</xdr:row>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_44" descr=""/>
+        <xdr:cNvPr id="51" name="product_11007" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>174</xdr:row>
+      <xdr:row>173</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_12332" descr=""/>
+        <xdr:cNvPr id="52" name="product_44" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>174</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_10351" descr=""/>
+        <xdr:cNvPr id="53" name="product_12332" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_6879" descr=""/>
+        <xdr:cNvPr id="54" name="product_10351" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>183</xdr:row>
+      <xdr:row>181</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_10346" descr=""/>
+        <xdr:cNvPr id="55" name="product_13417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>183</xdr:row>
+      <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>185</xdr:row>
+      <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_12300" descr=""/>
+        <xdr:cNvPr id="56" name="product_6879" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>185</xdr:row>
+      <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>188</xdr:row>
+      <xdr:row>187</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_72" descr=""/>
+        <xdr:cNvPr id="57" name="product_10346" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>188</xdr:row>
+      <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>193</xdr:row>
+      <xdr:row>189</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_12304" descr=""/>
+        <xdr:cNvPr id="58" name="product_12300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>193</xdr:row>
+      <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>195</xdr:row>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_12311" descr=""/>
+        <xdr:cNvPr id="59" name="product_72" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>195</xdr:row>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>196</xdr:row>
+      <xdr:row>197</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_7662" descr=""/>
+        <xdr:cNvPr id="60" name="product_12304" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>196</xdr:row>
+      <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>197</xdr:row>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_3379" descr=""/>
+        <xdr:cNvPr id="61" name="product_12311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>197</xdr:row>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>199</xdr:row>
+      <xdr:row>200</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_79" descr=""/>
+        <xdr:cNvPr id="62" name="product_3379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>199</xdr:row>
+      <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_93" descr=""/>
+        <xdr:cNvPr id="63" name="product_79" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_78" descr=""/>
+        <xdr:cNvPr id="64" name="product_93" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_937" descr=""/>
+        <xdr:cNvPr id="65" name="product_78" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -4977,130 +4995,130 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>214</xdr:row>
+      <xdr:row>215</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_97" descr=""/>
+        <xdr:cNvPr id="68" name="product_94" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>214</xdr:row>
+      <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_94" descr=""/>
+        <xdr:cNvPr id="69" name="product_3443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_3443" descr=""/>
+        <xdr:cNvPr id="70" name="product_97" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -5273,130 +5291,130 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>237</xdr:row>
+      <xdr:row>236</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_3418" descr=""/>
+        <xdr:cNvPr id="76" name="product_13216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>237</xdr:row>
+      <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>239</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_13216" descr=""/>
+        <xdr:cNvPr id="77" name="product_11001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>239</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_11001" descr=""/>
+        <xdr:cNvPr id="78" name="product_3418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -6753,532 +6771,532 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>371</xdr:row>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="product_60" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>371</xdr:row>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>374</xdr:row>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="product_3345" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>374</xdr:row>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>376</xdr:row>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="product_3260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>376</xdr:row>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>377</xdr:row>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="product_3243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>377</xdr:row>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>380</xdr:row>
+      <xdr:row>382</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="product_141" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>380</xdr:row>
+      <xdr:row>382</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>381</xdr:row>
+      <xdr:row>383</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="product_10358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>381</xdr:row>
+      <xdr:row>383</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>383</xdr:row>
+      <xdr:row>385</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="product_66" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>383</xdr:row>
+      <xdr:row>385</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>384</xdr:row>
+      <xdr:row>386</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="product_69" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>384</xdr:row>
+      <xdr:row>386</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>386</xdr:row>
+      <xdr:row>388</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="product_13259" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>388</xdr:row>
+      <xdr:row>390</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>392</xdr:row>
+      <xdr:row>394</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="125" name="product_6843" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>392</xdr:row>
+      <xdr:row>394</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>399</xdr:row>
+      <xdr:row>401</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="126" name="product_12350" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>399</xdr:row>
+      <xdr:row>401</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>402</xdr:row>
+      <xdr:row>405</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_6875" descr=""/>
+        <xdr:cNvPr id="127" name="product_13424" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>402</xdr:row>
+      <xdr:row>405</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>403</xdr:row>
+      <xdr:row>406</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="product_12309" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>403</xdr:row>
+      <xdr:row>406</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>404</xdr:row>
+      <xdr:row>407</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="129" name="product_13263" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
@@ -7550,59 +7568,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-gorbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/?sku=13338" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=13238" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=12370" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-seray-galtovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/?sku=13302" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13319" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13320" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-galtovanay-seray/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-rozovay-kolotay/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-rozovay-galtovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=7701" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11013" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11014" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11015" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=12335" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=13269" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=7657" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13210" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13211" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-pilenay/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6908" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7673" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6904" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7674" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7675" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=6907" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=3353" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=37" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=10355" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=12288" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=10354" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=3354" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7665" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7666" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7667" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7668" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-kolotay/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/?sku=7660" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7653" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7669" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7670" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7671" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7672" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=7703" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11012" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11010" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11011" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=13264" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=2586" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=12355" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=12322" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=46" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=47" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=48" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=12369" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=13237" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11021" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=1793" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=1794" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=2585" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=6867" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=6868" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11008" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/?sku=6878" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/?sku=12349" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-polosatik/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-zolotay-osen-galtovanyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-zolotay-osen/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/?sku=7731" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/?sku=6882" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-seryy-sverkach_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-zheltyy-s-razvodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-zheltyy-s-razvodom/?sku=3241" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-rozovyy-galtovannyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-rozovyy-galtovannyy_1/?sku=6914" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-sero-zeljonyj-galtovannyj2/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-seryy-s-sinim-ottenkom-galtovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-sero-zeljonyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kostrovische-iz-lemezita/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kostrovische-iz-lemezita/?sku=13411" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/miotis/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/210-valuny-gornye-elbrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/214-valuny-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/214-valuny-zmeevik/?sku=11005" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=13254" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=3407" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/valuny-gornye/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/valuny-gornye/?sku=6806" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/?sku=76" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/?sku=6869" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalny-pion/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalny-pion/?sku=13014" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/211-yashma/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/211-yashma/?sku=3408" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=12317" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=12318" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=13332" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-sero-belay/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-sero-belay/?sku=13323" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-jemchug/?sku=10384" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-jemchug/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=2576" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=2577" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=3524" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3432" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3396" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=2580" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=2581" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=3526" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=11006" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3559" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3560" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=11007" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=3392" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=3393" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=13268" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/?sku=2572" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/?sku=12321" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les-galtovannay/?sku=12333" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/?sku=3253" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/?sku=3465" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=3238" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=3521" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/?sku=10347" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/?sku=10337" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/176-kroshka-malinovay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/176-kroshka-malinovay-/?sku=3429" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/?sku=3527" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/?sku=12345" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=149" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=2579" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=13249" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=13236" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroschka-serasy-gorniy-blesk/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroschka-serasy-gorniy-blesk/?sku=12312" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-persik-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-pion/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-pion/?sku=3259" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=7730" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=12353" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/?sku=2540" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-3-kh-tsvetnyy-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-3-kh-tsvetnyy-miks/?sku=2552" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-3-kh-tsvetnyy-miks/?sku=13012" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/?sku=3397" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2544" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2571" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay-galtovannaya/?sku=3420" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12320" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12337" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/?sku=2545" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=12290" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=3415" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=3550" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=13257" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=10393" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=3442" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=83" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/181-kroshka-mramornaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/181-kroshka-mramornaya-seraya/?sku=3448" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay/?sku=12283" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/?sku=7735" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay/?sku=3419" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobezevay/?sku=3421" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/?sku=13217" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11001" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11002" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11004" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=12336" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13341" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13343" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13344" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13345" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13346" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=7737" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11016" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11017" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/?sku=11591" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/?sku=11592" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/?sku=10397" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=10388" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=7717" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=13297" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/?sku=7706" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/?sku=7705" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/275-plitka-sero-zeljonaya-so-skolom/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/275-plitka-sero-zeljonaya-so-skolom/?sku=134" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/277-plitka-obozhjonnaya-so-skolom/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/277-plitka-obozhjonnaya-so-skolom/?sku=3245" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/polosa-iz-lemezita-obozhjonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/279-polosa-iz-peschanika-sero-zelenogo-obozhjonnogo-garbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/279-polosa-iz-peschanika-sero-zelenogo-obozhjonnogo-garbushka/?sku=11009" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/?sku=11593" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/?sku=12323" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-ural/?sku=12352" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/273-granit-uralskij/?sku=52" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/273-granit-uralskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj/?sku=6920" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/?sku=7698" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=3404" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=89" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3316" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3410" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/?sku=3323" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/262-malakhit-galtovannyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-zelenyi-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-zelenyi-drakon-galtovaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=99" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=100" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=3291" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=3441" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3434" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3436" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3543" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-seriy-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-siniy-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-siniy-drakon-galtovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1785" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1786" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3244" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3427" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3562" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=105" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3557" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3364" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-solnechniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-solnechniy/?sku=12368" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/?sku=10386" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=115" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=116" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=3539" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=118" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=119" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=3232" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=3233" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=13284" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=121" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=3234" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=3235" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=7720" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=3528" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=3472" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=10357" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=126" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=3261" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=127" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=3495" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=108" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=109" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=3483" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=3556" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=111" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3447" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3522" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3549" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=3444" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=7704" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13271" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13321" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13296" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=10356" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=13272" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva/?sku=7715" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva-galtovanniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/?sku=3251" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/?sku=13256" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-galtovanniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/252-sericit-biruza-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/252-sericit-biruza-moshenie-i-oblitsovka/?sku=67" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/253-sericit-biruzovyi-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-format/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-format/?sku=13262" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6843" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6845" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=11594" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=12350" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=10335" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6861" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6862" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13171" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13224" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6836" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6837" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-kvartsyta-staryj-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-sero-sinego-peschannika/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-gorbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/?sku=13338" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=13238" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=12370" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-seray-galtovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/?sku=13302" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13319" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13320" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-galtovanay-seray/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-rozovay-kolotay/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-rozovay-galtovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=7701" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11013" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11014" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11015" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=12335" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=13269" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13412" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=7657" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13210" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13211" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13413" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-pilenay/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6908" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7673" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6904" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7674" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7675" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=6907" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=3353" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=37" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=10355" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=12288" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=10354" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=3354" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7665" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7666" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7667" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7668" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-kolotay/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/?sku=3417" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7653" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7669" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7670" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7671" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7672" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=7703" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11012" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11010" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11011" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=13264" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=2586" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=12355" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=12322" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=6894" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=46" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=48" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=12369" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=13237" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11021" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=1793" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=1794" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=2585" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=6867" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=6868" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11008" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/?sku=6878" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/?sku=12349" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-polosatik/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-zolotay-osen-galtovanyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/218-but-moscovskyi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-zolotay-osen/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/?sku=7731" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/?sku=6882" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-seryy-sverkach_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-zheltyy-s-razvodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-zheltyy-s-razvodom/?sku=3241" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-rozovyy-galtovannyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-rozovyy-galtovannyy_1/?sku=6914" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-sero-zeljonyj-galtovannyj2/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-seryy-s-sinim-ottenkom-galtovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-sero-zeljonyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kostrovische-iz-lemezita/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kostrovische-iz-lemezita/?sku=13411" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/210-valuny-gornye-elbrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/valuny-gornye/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/valuny-gornye/?sku=6806" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/214-valuny-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/214-valuny-zmeevik/?sku=11005" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/miotis/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=13254" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=3407" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/211-yashma/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/211-yashma/?sku=3408" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalny-pion/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalny-pion/?sku=13014" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/?sku=13267" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/?sku=6869" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=12317" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=12318" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=13332" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-sero-belay/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-sero-belay/?sku=13323" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-jemchug/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-jemchug/?sku=7648" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=2576" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=2577" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=3524" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3432" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3396" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=2580" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=2581" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=3526" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=11006" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3559" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3560" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=11007" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=3392" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=3393" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=13268" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/?sku=2572" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/?sku=12321" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les-galtovannay/?sku=12333" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/?sku=10351" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/?sku=3465" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-antracit/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=6879" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=3521" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/?sku=10347" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/?sku=10337" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/176-kroshka-malinovay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/176-kroshka-malinovay-/?sku=3429" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/?sku=3527" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/?sku=12345" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=149" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=2579" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=13249" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=13236" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroschka-serasy-gorniy-blesk/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroschka-serasy-gorniy-blesk/?sku=12312" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-persik-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-pion/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-pion/?sku=3259" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=7730" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=12353" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/?sku=2540" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/?sku=3397" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2544" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2571" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12320" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12337" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/?sku=2545" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-yatarnay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-yatarnay-galtovannaya/?sku=3420" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=12290" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=3415" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=3550" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=13257" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=10393" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=3442" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=83" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/181-kroshka-mramornaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/181-kroshka-mramornaya-seraya/?sku=3448" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay/?sku=12283" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/?sku=7735" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/?sku=13217" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11001" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11003" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11004" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=12336" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-yantarnay/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-yantarnay/?sku=3419" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-yantarnay/?sku=3421" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13341" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13343" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13344" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13345" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13346" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=7737" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11016" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11017" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/?sku=11591" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/?sku=11592" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/?sku=10397" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=10388" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=7717" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=13297" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/?sku=7706" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/?sku=7705" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/275-plitka-sero-zeljonaya-so-skolom/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/275-plitka-sero-zeljonaya-so-skolom/?sku=134" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/277-plitka-obozhjonnaya-so-skolom/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/277-plitka-obozhjonnaya-so-skolom/?sku=3245" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/polosa-iz-lemezita-obozhjonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/279-polosa-iz-peschanika-sero-zelenogo-obozhjonnogo-garbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/279-polosa-iz-peschanika-sero-zelenogo-obozhjonnogo-garbushka/?sku=11009" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/?sku=11593" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/?sku=12323" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-ural/?sku=12352" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/273-granit-uralskij/?sku=52" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/273-granit-uralskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj/?sku=6920" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/?sku=7698" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=3404" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=89" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3316" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3410" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/?sku=3323" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/262-malakhit-galtovannyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-zelenyi-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-zelenyi-drakon-galtovaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=99" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=100" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=3291" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=3441" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3434" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3436" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3543" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-seriy-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-siniy-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-siniy-drakon-galtovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1785" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1786" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3244" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3427" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3562" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=105" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3557" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3364" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-solnechniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-solnechniy/?sku=12368" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/?sku=10386" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=115" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=116" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=3539" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=118" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=119" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=3232" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=3233" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=13284" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=121" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=3234" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=3235" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=7720" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=3528" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=3472" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=10357" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=126" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=3261" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=127" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=3495" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=108" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=109" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=3483" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=3556" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=111" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3447" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3522" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3549" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=3444" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=7704" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13271" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13321" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13296" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13426" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=10356" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=13272" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=13425" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva/?sku=7715" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva-galtovanniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/?sku=3251" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/?sku=13256" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-galtovanniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/252-sericit-biruza-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/252-sericit-biruza-moshenie-i-oblitsovka/?sku=67" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/253-sericit-biruzovyi-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-format/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-format/?sku=13262" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6843" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6845" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=11594" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=12350" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=10335" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6861" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6862" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13171" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13224" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=13424" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6836" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6837" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-kvartsyta-staryj-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-sero-sinego-peschannika/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F404"/>
+  <dimension ref="A1:F407"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -7642,137 +7660,141 @@
       <c r="C9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A10" s="13">
         <v>1</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="11">
-        <v>1950.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
       <c r="A11" s="13">
         <v>2</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="11">
-        <v>2250.0</v>
-[...1 lines deleted...]
-      <c r="F11" s="8"/>
+        <v>2500.0</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
       <c r="A12" s="13">
         <v>3</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="11">
-        <v>2500.0</v>
-[...1 lines deleted...]
-      <c r="F12" s="8"/>
+        <v>2700.0</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
       <c r="A13" s="13">
         <v>4</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="11">
         <v>20.0</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
       <c r="A14" s="13">
         <v>5</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="11">
-        <v>20.0</v>
+        <v>25.0</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
       <c r="A15" s="13">
         <v>6</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="11">
-        <v>20.0</v>
+        <v>25.0</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:6" outlineLevel="1">
       <c r="A16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="9"/>
       <c r="F16" s="2"/>
     </row>
     <row r="17" spans="1:6" outlineLevel="2">
       <c r="A17" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="9"/>
       <c r="F17" s="2"/>
     </row>
@@ -8062,279 +8084,279 @@
       <c r="E33" s="11">
         <v>2900.0</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:6" outlineLevel="3">
       <c r="A34" s="13">
         <v>16</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="11">
         <v>2100.0</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="35" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="35" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A35" s="13">
         <v>17</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="11">
-        <v>3800.0</v>
+        <v>3700.0</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="36" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="36" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A36" s="13">
         <v>18</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="11">
         <v>3800.0</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="37" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="37" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A37" s="13">
         <v>19</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="11">
-        <v>4100.0</v>
+        <v>3800.0</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="38" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="38" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A38" s="13">
         <v>20</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>67</v>
       </c>
       <c r="E38" s="11">
         <v>4100.0</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="39" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="39" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A39" s="13">
         <v>21</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>69</v>
       </c>
       <c r="E39" s="11">
-        <v>3400.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A40" s="13">
         <v>22</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E40" s="11">
-        <v>3750.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="41" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="41" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A41" s="13">
         <v>23</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="11">
-        <v>3750.0</v>
+        <v>3400.0</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A42" s="13">
         <v>24</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E42" s="11">
-        <v>3950.0</v>
+        <v>3750.0</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A43" s="13">
         <v>25</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="11">
-        <v>3950.0</v>
+        <v>3750.0</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A44" s="13">
         <v>26</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>79</v>
       </c>
       <c r="E44" s="11">
-        <v>4100.0</v>
+        <v>3950.0</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A45" s="13">
         <v>27</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E45" s="11">
-        <v>4100.0</v>
+        <v>3950.0</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="46" spans="1:6" outlineLevel="3">
+    <row r="46" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A46" s="13">
         <v>28</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>83</v>
       </c>
       <c r="E46" s="11">
-        <v>3300.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="47" spans="1:6" outlineLevel="3">
+    <row r="47" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A47" s="13">
         <v>29</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>85</v>
       </c>
       <c r="E47" s="11">
-        <v>3300.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:6" outlineLevel="3">
       <c r="A48" s="13">
         <v>30</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>87</v>
       </c>
       <c r="E48" s="11">
         <v>3500.0</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:6" outlineLevel="3">
       <c r="A49" s="13">
@@ -8386,3441 +8408,3441 @@
       <c r="E51" s="11">
         <v>3800.0</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6" outlineLevel="3">
       <c r="A52" s="13">
         <v>34</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E52" s="11">
         <v>4000.0</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="53" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="53" spans="1:6" outlineLevel="3">
       <c r="A53" s="13">
         <v>35</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E53" s="11">
-        <v>2700.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="54" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="54" spans="1:6" outlineLevel="3">
       <c r="A54" s="13">
         <v>36</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>99</v>
       </c>
       <c r="E54" s="11">
-        <v>2700.0</v>
+        <v>4200.0</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A55" s="13">
         <v>37</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E55" s="11">
-        <v>2900.0</v>
+        <v>2800.0</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A56" s="13">
         <v>38</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>103</v>
       </c>
       <c r="E56" s="11">
-        <v>2900.0</v>
+        <v>2800.0</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A57" s="13">
         <v>39</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>105</v>
       </c>
       <c r="E57" s="11">
-        <v>3100.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A58" s="13">
         <v>40</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>107</v>
       </c>
       <c r="E58" s="11">
-        <v>3100.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="59" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="59" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A59" s="13">
         <v>41</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>109</v>
       </c>
       <c r="E59" s="11">
-        <v>3600.0</v>
+        <v>3200.0</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="60" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="60" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A60" s="13">
         <v>42</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>111</v>
       </c>
       <c r="E60" s="11">
-        <v>4100.0</v>
+        <v>3200.0</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="61" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="61" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A61" s="13">
         <v>43</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>113</v>
       </c>
       <c r="E61" s="11">
-        <v>4100.0</v>
+        <v>3600.0</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="62" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="62" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A62" s="13">
         <v>44</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>115</v>
       </c>
       <c r="E62" s="11">
-        <v>3300.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="63" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="63" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A63" s="13">
         <v>45</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>117</v>
       </c>
       <c r="E63" s="11">
-        <v>3300.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A64" s="13">
         <v>46</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E64" s="11">
-        <v>3500.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A65" s="13">
         <v>47</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>121</v>
       </c>
       <c r="E65" s="11">
-        <v>3500.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A66" s="13">
         <v>48</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>123</v>
       </c>
       <c r="E66" s="11">
-        <v>3700.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A67" s="13">
         <v>49</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E67" s="11">
-        <v>3700.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="68" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="68" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A68" s="13">
         <v>50</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>127</v>
       </c>
       <c r="E68" s="11">
-        <v>5100.0</v>
+        <v>3700.0</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="69" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="69" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A69" s="13">
         <v>51</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>129</v>
       </c>
       <c r="E69" s="11">
-        <v>5200.0</v>
+        <v>3700.0</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A70" s="13">
         <v>52</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E70" s="11">
-        <v>5600.0</v>
+        <v>5100.0</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A71" s="13">
         <v>53</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>133</v>
       </c>
       <c r="E71" s="11">
-        <v>6800.0</v>
+        <v>5200.0</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A72" s="13">
         <v>54</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>135</v>
       </c>
       <c r="E72" s="11">
+        <v>5600.0</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+      <c r="A73" s="13">
+        <v>55</v>
+      </c>
+      <c r="B73" s="6"/>
+      <c r="C73" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E73" s="11">
+        <v>6800.0</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+      <c r="A74" s="13">
+        <v>56</v>
+      </c>
+      <c r="B74" s="6"/>
+      <c r="C74" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="E74" s="11">
         <v>6900.0</v>
       </c>
-      <c r="F72" s="8" t="s">
-[...24 lines deleted...]
-      <c r="A75" s="3" t="s">
+      <c r="F74" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" outlineLevel="2">
+      <c r="A75" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="B75" s="2"/>
+      <c r="C75" s="2"/>
+      <c r="D75" s="2"/>
+      <c r="E75" s="9"/>
+      <c r="F75" s="2"/>
+    </row>
+    <row r="76" spans="1:6" outlineLevel="3">
+      <c r="A76" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="B76" s="2"/>
+      <c r="C76" s="2"/>
+      <c r="D76" s="2"/>
+      <c r="E76" s="9"/>
+      <c r="F76" s="2"/>
+    </row>
+    <row r="77" spans="1:6" outlineLevel="4">
+      <c r="A77" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B75" s="4" t="s">
+      <c r="B77" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C75" s="5" t="s">
+      <c r="C77" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D75" s="5" t="s">
+      <c r="D77" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E75" s="10" t="s">
+      <c r="E77" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F75" s="5" t="s">
+      <c r="F77" s="5" t="s">
         <v>11</v>
-      </c>
-[...34 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A78" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E78" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A79" s="13">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="E79" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F79" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="80" spans="1:6" outlineLevel="4">
+    <row r="80" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A80" s="13">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="E80" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="81" spans="1:6" outlineLevel="4">
+    <row r="81" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A81" s="13">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E81" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:6" outlineLevel="4">
       <c r="A82" s="13">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="E82" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:6" outlineLevel="4">
       <c r="A83" s="13">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="E83" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="4">
       <c r="A84" s="13">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E84" s="11">
         <v>20.0</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:6" outlineLevel="4">
       <c r="A85" s="13">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="E85" s="11">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="F85" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:6" outlineLevel="4">
       <c r="A86" s="13">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E86" s="11">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:6" outlineLevel="4">
       <c r="A87" s="13">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E87" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:6" outlineLevel="4">
       <c r="A88" s="13">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>163</v>
       </c>
       <c r="E88" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:6" outlineLevel="4">
       <c r="A89" s="13">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>165</v>
       </c>
       <c r="E89" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:6" outlineLevel="4">
       <c r="A90" s="13">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E90" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:6" outlineLevel="4">
       <c r="A91" s="13">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="E91" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:6" outlineLevel="4">
       <c r="A92" s="13">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="E92" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="4">
       <c r="A93" s="13">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E93" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:6" outlineLevel="4">
       <c r="A94" s="13">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="E94" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="95" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="95" spans="1:6" outlineLevel="4">
       <c r="A95" s="13">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>177</v>
       </c>
       <c r="E95" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="96" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="96" spans="1:6" outlineLevel="4">
       <c r="A96" s="13">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E96" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A97" s="13">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>181</v>
       </c>
       <c r="E97" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="98" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+    <row r="98" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A98" s="13">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>183</v>
       </c>
       <c r="E98" s="11">
-        <v>16.0</v>
+        <v>20.0</v>
       </c>
       <c r="F98" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="99" spans="1:6" outlineLevel="2">
-      <c r="A99" s="15" t="s">
+    <row r="99" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="A99" s="13">
+        <v>22</v>
+      </c>
+      <c r="B99" s="6"/>
+      <c r="C99" s="7" t="s">
         <v>184</v>
       </c>
-      <c r="B99" s="2"/>
-[...6 lines deleted...]
-      <c r="A100" s="16" t="s">
+      <c r="D99" s="7" t="s">
         <v>185</v>
       </c>
-      <c r="B100" s="2"/>
-[...6 lines deleted...]
-      <c r="A101" s="3" t="s">
+      <c r="E99" s="11">
+        <v>20.0</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="A100" s="13">
+        <v>23</v>
+      </c>
+      <c r="B100" s="6"/>
+      <c r="C100" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E100" s="11">
+        <v>20.0</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" outlineLevel="2">
+      <c r="A101" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="B101" s="2"/>
+      <c r="C101" s="2"/>
+      <c r="D101" s="2"/>
+      <c r="E101" s="9"/>
+      <c r="F101" s="2"/>
+    </row>
+    <row r="102" spans="1:6" outlineLevel="3">
+      <c r="A102" s="16" t="s">
+        <v>189</v>
+      </c>
+      <c r="B102" s="2"/>
+      <c r="C102" s="2"/>
+      <c r="D102" s="2"/>
+      <c r="E102" s="9"/>
+      <c r="F102" s="2"/>
+    </row>
+    <row r="103" spans="1:6" outlineLevel="4">
+      <c r="A103" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B101" s="4" t="s">
+      <c r="B103" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C101" s="5" t="s">
+      <c r="C103" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D101" s="5" t="s">
+      <c r="D103" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E101" s="10" t="s">
+      <c r="E103" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F101" s="5" t="s">
+      <c r="F103" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="102" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
-      <c r="A102" s="13">
+    <row r="104" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="A104" s="13">
         <v>1</v>
-      </c>
-[...34 lines deleted...]
-        <v>3</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="D104" s="7" t="s">
         <v>191</v>
       </c>
-      <c r="D104" s="7" t="s">
+      <c r="E104" s="11">
+        <v>28000.0</v>
+      </c>
+      <c r="F104" s="8" t="s">
         <v>192</v>
       </c>
-      <c r="E104" s="11">
-[...6 lines deleted...]
-    <row r="105" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    </row>
+    <row r="105" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A105" s="13">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E105" s="11">
-        <v>25.0</v>
+        <v>22000.0</v>
       </c>
       <c r="F105" s="8" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A106" s="13">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>196</v>
       </c>
       <c r="E106" s="11">
-        <v>25.0</v>
+        <v>21000.0</v>
       </c>
       <c r="F106" s="8" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A107" s="13">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>198</v>
       </c>
       <c r="E107" s="11">
-        <v>21000.0</v>
+        <v>20.0</v>
       </c>
       <c r="F107" s="8" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A108" s="13">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E108" s="11">
-        <v>28000.0</v>
+        <v>25.0</v>
       </c>
       <c r="F108" s="8" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A109" s="13">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>202</v>
       </c>
       <c r="E109" s="11">
-        <v>40.0</v>
+        <v>25.0</v>
       </c>
       <c r="F109" s="8" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A110" s="13">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>204</v>
       </c>
       <c r="E110" s="11">
-        <v>32000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="F110" s="8" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A111" s="13">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B111" s="6"/>
       <c r="C111" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E111" s="11">
-        <v>30.0</v>
+        <v>28000.0</v>
       </c>
       <c r="F111" s="8" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A112" s="13">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>208</v>
       </c>
       <c r="E112" s="11">
-        <v>24000.0</v>
+        <v>40.0</v>
       </c>
       <c r="F112" s="8" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A113" s="13">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B113" s="6"/>
       <c r="C113" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E113" s="11">
-        <v>37000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="F113" s="8" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A114" s="13">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E114" s="11">
-        <v>20000.0</v>
+        <v>30.0</v>
       </c>
       <c r="F114" s="8" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A115" s="13">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B115" s="6"/>
       <c r="C115" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E115" s="11">
-        <v>7800.0</v>
+        <v>24000.0</v>
       </c>
       <c r="F115" s="8" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A116" s="13">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D116" s="7" t="s">
         <v>216</v>
       </c>
-      <c r="D116" s="7" t="s">
+      <c r="E116" s="11">
+        <v>37000.0</v>
+      </c>
+      <c r="F116" s="8" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="A117" s="13">
+        <v>14</v>
+      </c>
+      <c r="B117" s="6"/>
+      <c r="C117" s="7" t="s">
         <v>217</v>
       </c>
-      <c r="E116" s="11">
-[...7 lines deleted...]
-      <c r="A117" s="15" t="s">
+      <c r="D117" s="7" t="s">
         <v>218</v>
       </c>
-      <c r="B117" s="2"/>
-[...25 lines deleted...]
-    <row r="119" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="E117" s="11">
+        <v>20000.0</v>
+      </c>
+      <c r="F117" s="8" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+      <c r="A118" s="13">
+        <v>15</v>
+      </c>
+      <c r="B118" s="6"/>
+      <c r="C118" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D118" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E118" s="11">
+        <v>7800.0</v>
+      </c>
+      <c r="F118" s="8" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A119" s="13">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B119" s="6"/>
       <c r="C119" s="7" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E119" s="11">
-        <v>25.0</v>
+        <v>500.0</v>
       </c>
       <c r="F119" s="8" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="C120" s="7" t="s">
         <v>221</v>
       </c>
-      <c r="D120" s="7" t="s">
-[...17 lines deleted...]
-      <c r="D121" s="7" t="s">
+    </row>
+    <row r="120" spans="1:6" outlineLevel="2">
+      <c r="A120" s="15" t="s">
         <v>224</v>
       </c>
-      <c r="E121" s="11">
-[...6 lines deleted...]
-    <row r="122" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="B120" s="2"/>
+      <c r="C120" s="2"/>
+      <c r="D120" s="2"/>
+      <c r="E120" s="9"/>
+      <c r="F120" s="2"/>
+    </row>
+    <row r="121" spans="1:6" outlineLevel="3">
+      <c r="A121" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E121" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A122" s="13">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>226</v>
       </c>
       <c r="E122" s="11">
         <v>30.0</v>
       </c>
       <c r="F122" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="123" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="123" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A123" s="13">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B123" s="6"/>
       <c r="C123" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>228</v>
       </c>
       <c r="E123" s="11">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="124" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="124" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A124" s="13">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E124" s="11">
-        <v>25.0</v>
+        <v>37.0</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="125" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="125" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A125" s="13">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>232</v>
       </c>
       <c r="E125" s="11">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A126" s="13">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B126" s="6"/>
       <c r="C126" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>234</v>
       </c>
       <c r="E126" s="11">
         <v>30.0</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="127" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="127" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A127" s="13">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E127" s="11">
-        <v>37.0</v>
+        <v>25.0</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A128" s="13">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>238</v>
       </c>
       <c r="E128" s="11">
         <v>25.0</v>
       </c>
       <c r="F128" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A129" s="13">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B129" s="6"/>
       <c r="C129" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>240</v>
       </c>
       <c r="E129" s="11">
         <v>25.0</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A130" s="13">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E130" s="11">
         <v>30.0</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A131" s="13">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>244</v>
       </c>
       <c r="E131" s="11">
         <v>25.0</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A132" s="13">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>246</v>
       </c>
       <c r="E132" s="11">
         <v>30.0</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A133" s="13">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E133" s="11">
         <v>25.0</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A134" s="13">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>250</v>
       </c>
       <c r="E134" s="11">
         <v>30.0</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="135" spans="1:6" outlineLevel="2">
-      <c r="A135" s="15" t="s">
+    <row r="135" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+      <c r="A135" s="13">
+        <v>14</v>
+      </c>
+      <c r="B135" s="6"/>
+      <c r="C135" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="B135" s="2"/>
-[...6 lines deleted...]
-      <c r="A136" s="16" t="s">
+      <c r="D135" s="7" t="s">
         <v>252</v>
       </c>
-      <c r="B136" s="2"/>
-[...6 lines deleted...]
-      <c r="A137" s="3" t="s">
+      <c r="E135" s="11">
+        <v>25.0</v>
+      </c>
+      <c r="F135" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+      <c r="A136" s="13">
+        <v>15</v>
+      </c>
+      <c r="B136" s="6"/>
+      <c r="C136" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D136" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E136" s="11">
+        <v>25.0</v>
+      </c>
+      <c r="F136" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+      <c r="A137" s="13">
+        <v>16</v>
+      </c>
+      <c r="B137" s="6"/>
+      <c r="C137" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="D137" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E137" s="11">
+        <v>35.0</v>
+      </c>
+      <c r="F137" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" outlineLevel="2">
+      <c r="A138" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="B138" s="2"/>
+      <c r="C138" s="2"/>
+      <c r="D138" s="2"/>
+      <c r="E138" s="9"/>
+      <c r="F138" s="2"/>
+    </row>
+    <row r="139" spans="1:6" outlineLevel="3">
+      <c r="A139" s="16" t="s">
+        <v>258</v>
+      </c>
+      <c r="B139" s="2"/>
+      <c r="C139" s="2"/>
+      <c r="D139" s="2"/>
+      <c r="E139" s="9"/>
+      <c r="F139" s="2"/>
+    </row>
+    <row r="140" spans="1:6" outlineLevel="4">
+      <c r="A140" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B137" s="4" t="s">
+      <c r="B140" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C137" s="5" t="s">
+      <c r="C140" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D137" s="5" t="s">
+      <c r="D140" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E137" s="10" t="s">
+      <c r="E140" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F137" s="5" t="s">
+      <c r="F140" s="5" t="s">
         <v>11</v>
-      </c>
-[...52 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="141" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A141" s="13">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E141" s="11">
         <v>13.0</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="142" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+    <row r="142" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A142" s="13">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>262</v>
       </c>
       <c r="E142" s="11">
-        <v>24.0</v>
+        <v>13.0</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="143" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+    <row r="143" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A143" s="13">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>264</v>
       </c>
       <c r="E143" s="11">
-        <v>24.0</v>
+        <v>13.0</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="144" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+    <row r="144" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A144" s="13">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E144" s="11">
-        <v>20.0</v>
+        <v>13.0</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A145" s="13">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>268</v>
       </c>
       <c r="E145" s="11">
-        <v>20.0</v>
+        <v>24.0</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="146" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="146" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A146" s="13">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>270</v>
       </c>
       <c r="E146" s="11">
         <v>24.0</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="147" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="147" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A147" s="13">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>272</v>
       </c>
       <c r="E147" s="11">
         <v>24.0</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="148" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="148" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A148" s="13">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>274</v>
       </c>
       <c r="E148" s="11">
         <v>24.0</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A149" s="13">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>276</v>
       </c>
       <c r="E149" s="11">
         <v>24.0</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="150" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="150" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A150" s="13">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E150" s="11">
-        <v>20.0</v>
+        <v>24.0</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="151" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="151" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A151" s="13">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>280</v>
       </c>
       <c r="E151" s="11">
-        <v>20.0</v>
+        <v>24.0</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="152" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="152" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A152" s="13">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>282</v>
       </c>
       <c r="E152" s="11">
-        <v>20.0</v>
+        <v>24.0</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="153" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+    <row r="153" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A153" s="13">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E153" s="11">
         <v>24.0</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="154" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+    <row r="154" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A154" s="13">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>286</v>
       </c>
       <c r="E154" s="11">
         <v>24.0</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="155" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+    <row r="155" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A155" s="13">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>288</v>
       </c>
       <c r="E155" s="11">
         <v>24.0</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A156" s="13">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E156" s="11">
         <v>24.0</v>
       </c>
       <c r="F156" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A157" s="13">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E157" s="11">
         <v>24.0</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="158" spans="1:6" outlineLevel="3">
-      <c r="A158" s="16" t="s">
+    <row r="158" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+      <c r="A158" s="13">
+        <v>18</v>
+      </c>
+      <c r="B158" s="6"/>
+      <c r="C158" s="7" t="s">
         <v>293</v>
       </c>
-      <c r="B158" s="2"/>
-[...25 lines deleted...]
-    <row r="160" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="D158" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E158" s="11">
+        <v>24.0</v>
+      </c>
+      <c r="F158" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+      <c r="A159" s="13">
+        <v>19</v>
+      </c>
+      <c r="B159" s="6"/>
+      <c r="C159" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D159" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E159" s="11">
+        <v>24.0</v>
+      </c>
+      <c r="F159" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A160" s="13">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="7" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E160" s="11">
-        <v>18.0</v>
+        <v>24.0</v>
       </c>
       <c r="F160" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="161" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
-[...25 lines deleted...]
-      <c r="D162" s="7" t="s">
+    <row r="161" spans="1:6" outlineLevel="3">
+      <c r="A161" s="16" t="s">
         <v>299</v>
       </c>
-      <c r="E162" s="11">
-[...6 lines deleted...]
-    <row r="163" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+      <c r="B161" s="2"/>
+      <c r="C161" s="2"/>
+      <c r="D161" s="2"/>
+      <c r="E161" s="9"/>
+      <c r="F161" s="2"/>
+    </row>
+    <row r="162" spans="1:6" outlineLevel="4">
+      <c r="A162" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E162" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A163" s="13">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>301</v>
       </c>
       <c r="E163" s="11">
         <v>18.0</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="164" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+    <row r="164" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A164" s="13">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E164" s="11">
         <v>18.0</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="165" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+    <row r="165" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A165" s="13">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E165" s="11">
         <v>18.0</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A166" s="13">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B166" s="6"/>
       <c r="C166" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E166" s="11">
         <v>18.0</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A167" s="13">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B167" s="6"/>
       <c r="C167" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E167" s="11">
         <v>18.0</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="168" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="168" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A168" s="13">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E168" s="11">
         <v>18.0</v>
       </c>
       <c r="F168" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="169" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="169" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A169" s="13">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>313</v>
       </c>
       <c r="E169" s="11">
         <v>18.0</v>
       </c>
       <c r="F169" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="170" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="170" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A170" s="13">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>315</v>
       </c>
       <c r="E170" s="11">
         <v>18.0</v>
       </c>
       <c r="F170" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="171" spans="1:6" outlineLevel="2">
-      <c r="A171" s="15" t="s">
+    <row r="171" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="A171" s="13">
+        <v>9</v>
+      </c>
+      <c r="B171" s="6"/>
+      <c r="C171" s="7" t="s">
         <v>316</v>
       </c>
-      <c r="B171" s="2"/>
-[...18 lines deleted...]
-      <c r="E172" s="10" t="s">
+      <c r="D171" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E171" s="11">
+        <v>18.0</v>
+      </c>
+      <c r="F171" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="A172" s="13">
         <v>10</v>
       </c>
-      <c r="F172" s="5" t="s">
+      <c r="B172" s="6"/>
+      <c r="C172" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="D172" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E172" s="11">
+        <v>18.0</v>
+      </c>
+      <c r="F172" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="A173" s="13">
         <v>11</v>
-      </c>
-[...3 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B173" s="6"/>
       <c r="C173" s="7" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E173" s="11">
-        <v>35.0</v>
+        <v>18.0</v>
       </c>
       <c r="F173" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="174" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
-[...25 lines deleted...]
-      <c r="D175" s="7" t="s">
+    <row r="174" spans="1:6" outlineLevel="2">
+      <c r="A174" s="15" t="s">
         <v>322</v>
       </c>
-      <c r="E175" s="11">
-[...6 lines deleted...]
-    <row r="176" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+      <c r="B174" s="2"/>
+      <c r="C174" s="2"/>
+      <c r="D174" s="2"/>
+      <c r="E174" s="9"/>
+      <c r="F174" s="2"/>
+    </row>
+    <row r="175" spans="1:6" outlineLevel="3">
+      <c r="A175" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F175" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A176" s="13">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E176" s="11">
-        <v>25.0</v>
+        <v>35.0</v>
       </c>
       <c r="F176" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="177" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="177" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A177" s="13">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B177" s="6"/>
       <c r="C177" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E177" s="11">
-        <v>25.0</v>
+        <v>35.0</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A178" s="13">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E178" s="11">
         <v>25.0</v>
       </c>
       <c r="F178" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A179" s="13">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E179" s="11">
-        <v>28.0</v>
+        <v>25.0</v>
       </c>
       <c r="F179" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A180" s="13">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B180" s="6"/>
       <c r="C180" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E180" s="11">
-        <v>28.0</v>
+        <v>25.0</v>
       </c>
       <c r="F180" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="181" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="181" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A181" s="13">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B181" s="6"/>
       <c r="C181" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>334</v>
       </c>
       <c r="E181" s="11">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="F181" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A182" s="13">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B182" s="6"/>
       <c r="C182" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>336</v>
       </c>
       <c r="E182" s="11">
-        <v>22.0</v>
+        <v>28.0</v>
       </c>
       <c r="F182" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="183" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A183" s="13">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B183" s="6"/>
       <c r="C183" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E183" s="11">
-        <v>22.0</v>
+        <v>28.0</v>
       </c>
       <c r="F183" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="184" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="184" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A184" s="13">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B184" s="6"/>
       <c r="C184" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E184" s="11">
-        <v>18.0</v>
+        <v>28.0</v>
       </c>
       <c r="F184" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="185" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="185" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A185" s="13">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B185" s="6"/>
       <c r="C185" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>342</v>
       </c>
       <c r="E185" s="11">
-        <v>18.0</v>
+        <v>24.0</v>
       </c>
       <c r="F185" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A186" s="13">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B186" s="6"/>
       <c r="C186" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E186" s="11">
-        <v>25.0</v>
+        <v>24.0</v>
       </c>
       <c r="F186" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="187" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A187" s="13">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B187" s="6"/>
       <c r="C187" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E187" s="11">
-        <v>25.0</v>
+        <v>24.0</v>
       </c>
       <c r="F187" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="188" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="188" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A188" s="13">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B188" s="6"/>
       <c r="C188" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E188" s="11">
-        <v>25.0</v>
+        <v>18.0</v>
       </c>
       <c r="F188" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="189" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="189" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A189" s="13">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E189" s="11">
-        <v>25.0</v>
+        <v>18.0</v>
       </c>
       <c r="F189" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="190" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="190" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A190" s="13">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E190" s="11">
         <v>25.0</v>
       </c>
       <c r="F190" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="191" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="191" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A191" s="13">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>354</v>
       </c>
       <c r="E191" s="11">
         <v>25.0</v>
       </c>
       <c r="F191" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="192" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="192" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A192" s="13">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E192" s="11">
         <v>25.0</v>
       </c>
       <c r="F192" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="193" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A193" s="13">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B193" s="6"/>
       <c r="C193" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E193" s="11">
         <v>25.0</v>
       </c>
       <c r="F193" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="194" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="194" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A194" s="13">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B194" s="6"/>
       <c r="C194" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E194" s="11">
         <v>25.0</v>
       </c>
       <c r="F194" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="195" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="195" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A195" s="13">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B195" s="6"/>
       <c r="C195" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E195" s="11">
         <v>25.0</v>
       </c>
       <c r="F195" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="196" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="196" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A196" s="13">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B196" s="6"/>
       <c r="C196" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E196" s="11">
-        <v>20.0</v>
+        <v>25.0</v>
       </c>
       <c r="F196" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="197" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="197" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A197" s="13">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>366</v>
       </c>
       <c r="E197" s="11">
-        <v>32.0</v>
+        <v>25.0</v>
       </c>
       <c r="F197" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A198" s="13">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E198" s="11">
-        <v>24.0</v>
+        <v>25.0</v>
       </c>
       <c r="F198" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="199" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A199" s="13">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>370</v>
       </c>
       <c r="E199" s="11">
-        <v>24.0</v>
+        <v>25.0</v>
       </c>
       <c r="F199" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="200" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="200" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A200" s="13">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B200" s="6"/>
       <c r="C200" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>372</v>
       </c>
       <c r="E200" s="11">
-        <v>18.0</v>
+        <v>32.0</v>
       </c>
       <c r="F200" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="201" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="201" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A201" s="13">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B201" s="6"/>
       <c r="C201" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>374</v>
       </c>
       <c r="E201" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F201" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="202" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="202" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A202" s="13">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B202" s="6"/>
       <c r="C202" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>376</v>
       </c>
       <c r="E202" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F202" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="203" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="203" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A203" s="13">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>378</v>
       </c>
       <c r="E203" s="11">
-        <v>32.0</v>
+        <v>20.0</v>
       </c>
       <c r="F203" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="204" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="204" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A204" s="13">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B204" s="6"/>
       <c r="C204" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>380</v>
       </c>
       <c r="E204" s="11">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
       <c r="F204" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="205" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A205" s="13">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B205" s="6"/>
       <c r="C205" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>382</v>
       </c>
       <c r="E205" s="11">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
       <c r="F205" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="206" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="206" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A206" s="13">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B206" s="6"/>
       <c r="C206" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>384</v>
       </c>
       <c r="E206" s="11">
-        <v>30.0</v>
+        <v>32.0</v>
       </c>
       <c r="F206" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="207" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="207" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A207" s="13">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B207" s="6"/>
       <c r="C207" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E207" s="11">
         <v>30.0</v>
       </c>
       <c r="F207" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="208" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A208" s="13">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B208" s="6"/>
       <c r="C208" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>388</v>
       </c>
       <c r="E208" s="11">
         <v>30.0</v>
       </c>
       <c r="F208" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="209" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A209" s="13">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B209" s="6"/>
       <c r="C209" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>390</v>
       </c>
       <c r="E209" s="11">
         <v>30.0</v>
       </c>
       <c r="F209" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="210" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A210" s="13">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B210" s="6"/>
       <c r="C210" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E210" s="11">
         <v>32.0</v>
       </c>
       <c r="F210" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="211" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A211" s="13">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B211" s="6"/>
       <c r="C211" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>394</v>
       </c>
       <c r="E211" s="11">
-        <v>30.0</v>
+        <v>32.0</v>
       </c>
       <c r="F211" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="212" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A212" s="13">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B212" s="6"/>
       <c r="C212" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>396</v>
       </c>
       <c r="E212" s="11">
         <v>35.0</v>
       </c>
       <c r="F212" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="213" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="213" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A213" s="13">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B213" s="6"/>
       <c r="C213" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E213" s="11">
         <v>32.0</v>
       </c>
       <c r="F213" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="214" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="214" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A214" s="13">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B214" s="6"/>
       <c r="C214" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>400</v>
       </c>
       <c r="E214" s="11">
-        <v>32.0</v>
+        <v>30.0</v>
       </c>
       <c r="F214" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="215" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A215" s="13">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B215" s="6"/>
       <c r="C215" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>402</v>
       </c>
       <c r="E215" s="11">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="F215" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="216" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="216" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A216" s="13">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B216" s="6"/>
       <c r="C216" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>404</v>
       </c>
       <c r="E216" s="11">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="F216" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="217" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="217" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A217" s="13">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B217" s="6"/>
       <c r="C217" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>406</v>
       </c>
       <c r="E217" s="11">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="F217" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="218" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A218" s="13">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B218" s="6"/>
       <c r="C218" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>408</v>
       </c>
       <c r="E218" s="11">
-        <v>30.0</v>
+        <v>32.0</v>
       </c>
       <c r="F218" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="219" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A219" s="13">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B219" s="6"/>
       <c r="C219" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>410</v>
       </c>
       <c r="E219" s="11">
-        <v>30.0</v>
+        <v>32.0</v>
       </c>
       <c r="F219" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="220" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A220" s="13">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B220" s="6"/>
       <c r="C220" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>412</v>
       </c>
       <c r="E220" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F220" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="221" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A221" s="13">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B221" s="6"/>
       <c r="C221" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>414</v>
       </c>
       <c r="E221" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F221" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="222" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A222" s="13">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B222" s="6"/>
       <c r="C222" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>416</v>
       </c>
       <c r="E222" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F222" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="223" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A223" s="13">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B223" s="6"/>
       <c r="C223" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>418</v>
       </c>
       <c r="E223" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F223" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="224" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A224" s="13">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B224" s="6"/>
       <c r="C224" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>420</v>
       </c>
       <c r="E224" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F224" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="225" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A225" s="13">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B225" s="6"/>
       <c r="C225" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>422</v>
       </c>
       <c r="E225" s="11">
-        <v>25.0</v>
+        <v>28.0</v>
       </c>
       <c r="F225" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="226" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A226" s="13">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B226" s="6"/>
       <c r="C226" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>424</v>
       </c>
       <c r="E226" s="11">
-        <v>25.0</v>
+        <v>28.0</v>
       </c>
       <c r="F226" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="227" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A227" s="13">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B227" s="6"/>
       <c r="C227" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>426</v>
       </c>
       <c r="E227" s="11">
-        <v>25.0</v>
+        <v>28.0</v>
       </c>
       <c r="F227" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="228" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A228" s="13">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B228" s="6"/>
       <c r="C228" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>428</v>
       </c>
       <c r="E228" s="11">
-        <v>25.0</v>
+        <v>28.0</v>
       </c>
       <c r="F228" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="229" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A229" s="13">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B229" s="6"/>
       <c r="C229" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>430</v>
       </c>
       <c r="E229" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F229" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="230" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A230" s="13">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B230" s="6"/>
       <c r="C230" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>432</v>
       </c>
       <c r="E230" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F230" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="231" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A231" s="13">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B231" s="6"/>
       <c r="C231" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>434</v>
       </c>
       <c r="E231" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F231" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="232" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A232" s="13">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B232" s="6"/>
       <c r="C232" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>436</v>
       </c>
       <c r="E232" s="11">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="F232" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="233" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A233" s="13">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B233" s="6"/>
       <c r="C233" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>438</v>
       </c>
       <c r="E233" s="11">
         <v>32.0</v>
       </c>
       <c r="F233" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="234" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A234" s="13">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B234" s="6"/>
       <c r="C234" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>440</v>
       </c>
       <c r="E234" s="11">
-        <v>30.0</v>
+        <v>32.0</v>
       </c>
       <c r="F234" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="235" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="235" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A235" s="13">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>442</v>
       </c>
       <c r="E235" s="11">
-        <v>25.0</v>
+        <v>28.0</v>
       </c>
       <c r="F235" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="236" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="236" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A236" s="13">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B236" s="6"/>
       <c r="C236" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>444</v>
       </c>
       <c r="E236" s="11">
-        <v>25.0</v>
+        <v>28.0</v>
       </c>
       <c r="F236" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="237" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="237" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A237" s="13">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B237" s="6"/>
       <c r="C237" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E237" s="11">
-        <v>25.0</v>
+        <v>40.0</v>
       </c>
       <c r="F237" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="238" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="238" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A238" s="13">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B238" s="6"/>
       <c r="C238" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>448</v>
       </c>
       <c r="E238" s="11">
-        <v>28.0</v>
+        <v>40.0</v>
       </c>
       <c r="F238" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="239" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="239" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A239" s="13">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B239" s="6"/>
       <c r="C239" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>450</v>
       </c>
       <c r="E239" s="11">
-        <v>28.0</v>
+        <v>40.0</v>
       </c>
       <c r="F239" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="240" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A240" s="13">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B240" s="6"/>
       <c r="C240" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E240" s="11">
         <v>40.0</v>
       </c>
       <c r="F240" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="241" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A241" s="13">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B241" s="6"/>
       <c r="C241" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D241" s="7" t="s">
         <v>454</v>
       </c>
       <c r="E241" s="11">
         <v>40.0</v>
       </c>
       <c r="F241" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="242" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="242" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A242" s="13">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B242" s="6"/>
       <c r="C242" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D242" s="7" t="s">
         <v>456</v>
       </c>
       <c r="E242" s="11">
-        <v>40.0</v>
+        <v>25.0</v>
       </c>
       <c r="F242" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="243" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="243" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A243" s="13">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B243" s="6"/>
       <c r="C243" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D243" s="7" t="s">
         <v>458</v>
       </c>
       <c r="E243" s="11">
-        <v>40.0</v>
+        <v>25.0</v>
       </c>
       <c r="F243" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="244" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="244" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A244" s="13">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B244" s="6"/>
       <c r="C244" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D244" s="7" t="s">
         <v>460</v>
       </c>
       <c r="E244" s="11">
-        <v>40.0</v>
+        <v>25.0</v>
       </c>
       <c r="F244" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="245" spans="1:6" outlineLevel="2">
       <c r="A245" s="15" t="s">
         <v>461</v>
       </c>
       <c r="B245" s="2"/>
       <c r="C245" s="2"/>
       <c r="D245" s="2"/>
       <c r="E245" s="9"/>
       <c r="F245" s="2"/>
     </row>
     <row r="246" spans="1:6" outlineLevel="3">
       <c r="A246" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>8</v>
       </c>
@@ -11986,69 +12008,69 @@
       <c r="C256" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>478</v>
       </c>
       <c r="E256" s="11">
         <v>4800.0</v>
       </c>
       <c r="F256" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="257" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A257" s="13">
         <v>3</v>
       </c>
       <c r="B257" s="6"/>
       <c r="C257" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D257" s="7" t="s">
         <v>480</v>
       </c>
       <c r="E257" s="11">
-        <v>4600.0</v>
+        <v>4800.0</v>
       </c>
       <c r="F257" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="258" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A258" s="13">
         <v>4</v>
       </c>
       <c r="B258" s="6"/>
       <c r="C258" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>482</v>
       </c>
       <c r="E258" s="11">
-        <v>4600.0</v>
+        <v>4800.0</v>
       </c>
       <c r="F258" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="259" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A259" s="13">
         <v>5</v>
       </c>
       <c r="B259" s="6"/>
       <c r="C259" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>484</v>
       </c>
       <c r="E259" s="11">
         <v>5300.0</v>
       </c>
       <c r="F259" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="260" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A260" s="13">
@@ -12130,141 +12152,141 @@
       <c r="C264" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>494</v>
       </c>
       <c r="E264" s="11">
         <v>4500.0</v>
       </c>
       <c r="F264" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="265" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A265" s="13">
         <v>11</v>
       </c>
       <c r="B265" s="6"/>
       <c r="C265" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>496</v>
       </c>
       <c r="E265" s="11">
-        <v>4400.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F265" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="266" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A266" s="13">
         <v>12</v>
       </c>
       <c r="B266" s="6"/>
       <c r="C266" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>498</v>
       </c>
       <c r="E266" s="11">
-        <v>4300.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F266" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="267" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A267" s="13">
         <v>13</v>
       </c>
       <c r="B267" s="6"/>
       <c r="C267" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>500</v>
       </c>
       <c r="E267" s="11">
         <v>4800.0</v>
       </c>
       <c r="F267" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="268" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A268" s="13">
         <v>14</v>
       </c>
       <c r="B268" s="6"/>
       <c r="C268" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>502</v>
       </c>
       <c r="E268" s="11">
-        <v>4300.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F268" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="269" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A269" s="13">
         <v>15</v>
       </c>
       <c r="B269" s="6"/>
       <c r="C269" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>504</v>
       </c>
       <c r="E269" s="11">
-        <v>4000.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F269" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="270" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A270" s="13">
         <v>16</v>
       </c>
       <c r="B270" s="6"/>
       <c r="C270" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D270" s="7" t="s">
         <v>506</v>
       </c>
       <c r="E270" s="11">
-        <v>4000.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F270" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="271" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A271" s="13">
         <v>17</v>
       </c>
       <c r="B271" s="6"/>
       <c r="C271" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>508</v>
       </c>
       <c r="E271" s="11">
         <v>2500.0</v>
       </c>
       <c r="F271" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="272" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A272" s="13">
@@ -12622,177 +12644,177 @@
       <c r="C292" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>544</v>
       </c>
       <c r="E292" s="11">
         <v>4000.0</v>
       </c>
       <c r="F292" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="293" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A293" s="13">
         <v>9</v>
       </c>
       <c r="B293" s="6"/>
       <c r="C293" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D293" s="7" t="s">
         <v>546</v>
       </c>
       <c r="E293" s="11">
-        <v>900.0</v>
+        <v>920.0</v>
       </c>
       <c r="F293" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="294" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A294" s="13">
         <v>10</v>
       </c>
       <c r="B294" s="6"/>
       <c r="C294" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>548</v>
       </c>
       <c r="E294" s="11">
-        <v>1200.0</v>
+        <v>1250.0</v>
       </c>
       <c r="F294" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="295" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A295" s="13">
         <v>11</v>
       </c>
       <c r="B295" s="6"/>
       <c r="C295" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>550</v>
       </c>
       <c r="E295" s="11">
-        <v>1500.0</v>
+        <v>1550.0</v>
       </c>
       <c r="F295" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="296" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A296" s="13">
         <v>12</v>
       </c>
       <c r="B296" s="6"/>
       <c r="C296" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>552</v>
       </c>
       <c r="E296" s="11">
-        <v>1700.0</v>
+        <v>1750.0</v>
       </c>
       <c r="F296" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="297" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A297" s="13">
         <v>13</v>
       </c>
       <c r="B297" s="6"/>
       <c r="C297" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>554</v>
       </c>
       <c r="E297" s="11">
-        <v>1600.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F297" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="298" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A298" s="13">
         <v>14</v>
       </c>
       <c r="B298" s="6"/>
       <c r="C298" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>556</v>
       </c>
       <c r="E298" s="11">
-        <v>2000.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F298" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="299" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A299" s="13">
         <v>15</v>
       </c>
       <c r="B299" s="6"/>
       <c r="C299" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>558</v>
       </c>
       <c r="E299" s="11">
-        <v>2200.0</v>
+        <v>2400.0</v>
       </c>
       <c r="F299" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="300" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A300" s="13">
         <v>16</v>
       </c>
       <c r="B300" s="6"/>
       <c r="C300" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D300" s="7" t="s">
         <v>560</v>
       </c>
       <c r="E300" s="11">
-        <v>2400.0</v>
+        <v>2600.0</v>
       </c>
       <c r="F300" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="301" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A301" s="13">
         <v>17</v>
       </c>
       <c r="B301" s="6"/>
       <c r="C301" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D301" s="7" t="s">
         <v>562</v>
       </c>
       <c r="E301" s="11">
         <v>1200.0</v>
       </c>
       <c r="F301" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="302" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A302" s="13">
@@ -13180,105 +13202,105 @@
       <c r="C323" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D323" s="7" t="s">
         <v>606</v>
       </c>
       <c r="E323" s="11">
         <v>1400.0</v>
       </c>
       <c r="F323" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="324" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A324" s="13">
         <v>40</v>
       </c>
       <c r="B324" s="6"/>
       <c r="C324" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D324" s="7" t="s">
         <v>608</v>
       </c>
       <c r="E324" s="11">
-        <v>1600.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F324" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="325" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A325" s="13">
         <v>41</v>
       </c>
       <c r="B325" s="6"/>
       <c r="C325" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D325" s="7" t="s">
         <v>610</v>
       </c>
       <c r="E325" s="11">
-        <v>1800.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F325" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="326" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A326" s="13">
         <v>42</v>
       </c>
       <c r="B326" s="6"/>
       <c r="C326" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>612</v>
       </c>
       <c r="E326" s="11">
-        <v>1900.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F326" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="327" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A327" s="13">
         <v>43</v>
       </c>
       <c r="B327" s="6"/>
       <c r="C327" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>614</v>
       </c>
       <c r="E327" s="11">
-        <v>2100.0</v>
+        <v>2300.0</v>
       </c>
       <c r="F327" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="328" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A328" s="13">
         <v>44</v>
       </c>
       <c r="B328" s="6"/>
       <c r="C328" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D328" s="7" t="s">
         <v>616</v>
       </c>
       <c r="E328" s="11">
         <v>2500.0</v>
       </c>
       <c r="F328" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="329" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A329" s="13">
@@ -13320,159 +13342,159 @@
       </c>
       <c r="B331" s="6"/>
       <c r="C331" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D331" s="7" t="s">
         <v>622</v>
       </c>
       <c r="E331" s="11">
         <v>1500.0</v>
       </c>
       <c r="F331" s="8"/>
     </row>
     <row r="332" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A332" s="13">
         <v>48</v>
       </c>
       <c r="B332" s="6"/>
       <c r="C332" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D332" s="7" t="s">
         <v>624</v>
       </c>
       <c r="E332" s="11">
-        <v>1600.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F332" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="333" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A333" s="13">
         <v>49</v>
       </c>
       <c r="B333" s="6"/>
       <c r="C333" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>626</v>
       </c>
       <c r="E333" s="11">
-        <v>1900.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F333" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="334" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A334" s="13">
         <v>50</v>
       </c>
       <c r="B334" s="6"/>
       <c r="C334" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>628</v>
       </c>
       <c r="E334" s="11">
-        <v>2100.0</v>
+        <v>2400.0</v>
       </c>
       <c r="F334" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="335" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A335" s="13">
         <v>51</v>
       </c>
       <c r="B335" s="6"/>
       <c r="C335" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D335" s="7" t="s">
         <v>630</v>
       </c>
       <c r="E335" s="11">
-        <v>2200.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F335" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="336" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A336" s="13">
         <v>52</v>
       </c>
       <c r="B336" s="6"/>
       <c r="C336" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D336" s="7" t="s">
         <v>632</v>
       </c>
       <c r="E336" s="11">
-        <v>470.0</v>
+        <v>500.0</v>
       </c>
       <c r="F336" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="337" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A337" s="13">
         <v>53</v>
       </c>
       <c r="B337" s="6"/>
       <c r="C337" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D337" s="7" t="s">
         <v>634</v>
       </c>
       <c r="E337" s="11">
-        <v>670.0</v>
+        <v>700.0</v>
       </c>
       <c r="F337" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="338" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A338" s="13">
         <v>54</v>
       </c>
       <c r="B338" s="6"/>
       <c r="C338" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D338" s="7" t="s">
         <v>636</v>
       </c>
       <c r="E338" s="11">
-        <v>920.0</v>
+        <v>950.0</v>
       </c>
       <c r="F338" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="339" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A339" s="13">
         <v>55</v>
       </c>
       <c r="B339" s="6"/>
       <c r="C339" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D339" s="7" t="s">
         <v>638</v>
       </c>
       <c r="E339" s="11">
         <v>1050.0</v>
       </c>
       <c r="F339" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="340" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A340" s="13">
@@ -13920,867 +13942,920 @@
       <c r="E364" s="11">
         <v>2150.0</v>
       </c>
       <c r="F364" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="365" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A365" s="13">
         <v>81</v>
       </c>
       <c r="B365" s="6"/>
       <c r="C365" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D365" s="7" t="s">
         <v>690</v>
       </c>
       <c r="E365" s="11">
         <v>2400.0</v>
       </c>
       <c r="F365" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="366" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="366" spans="1:6" outlineLevel="3">
       <c r="A366" s="13">
         <v>82</v>
       </c>
       <c r="B366" s="6"/>
       <c r="C366" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D366" s="7" t="s">
         <v>692</v>
       </c>
       <c r="E366" s="11">
-        <v>1180.0</v>
+        <v>1250.0</v>
       </c>
       <c r="F366" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="367" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="367" spans="1:6" outlineLevel="3">
       <c r="A367" s="13">
         <v>83</v>
       </c>
       <c r="B367" s="6"/>
       <c r="C367" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D367" s="7" t="s">
         <v>694</v>
       </c>
       <c r="E367" s="11">
-        <v>1400.0</v>
+        <v>1450.0</v>
       </c>
       <c r="F367" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="368" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="368" spans="1:6" outlineLevel="3">
       <c r="A368" s="13">
         <v>84</v>
       </c>
       <c r="B368" s="6"/>
       <c r="C368" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D368" s="7" t="s">
         <v>696</v>
       </c>
       <c r="E368" s="11">
         <v>1850.0</v>
       </c>
       <c r="F368" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="369" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="369" spans="1:6" outlineLevel="3">
       <c r="A369" s="13">
         <v>85</v>
       </c>
       <c r="B369" s="6"/>
       <c r="C369" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D369" s="7" t="s">
         <v>698</v>
       </c>
       <c r="E369" s="11">
         <v>2200.0</v>
       </c>
       <c r="F369" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="370" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="370" spans="1:6" outlineLevel="3">
       <c r="A370" s="13">
         <v>86</v>
       </c>
       <c r="B370" s="6"/>
       <c r="C370" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D370" s="7" t="s">
         <v>700</v>
       </c>
       <c r="E370" s="11">
         <v>2650.0</v>
       </c>
       <c r="F370" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="371" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="371" spans="1:6" outlineLevel="3">
       <c r="A371" s="13">
         <v>87</v>
       </c>
       <c r="B371" s="6"/>
       <c r="C371" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D371" s="7" t="s">
         <v>702</v>
       </c>
       <c r="E371" s="11">
         <v>6600.0</v>
       </c>
       <c r="F371" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="372" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="372" spans="1:6" outlineLevel="3">
       <c r="A372" s="13">
         <v>88</v>
       </c>
       <c r="B372" s="6"/>
       <c r="C372" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D372" s="7" t="s">
         <v>704</v>
       </c>
       <c r="E372" s="11">
-        <v>1980.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F372" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="373" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="373" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A373" s="13">
         <v>89</v>
       </c>
       <c r="B373" s="6"/>
       <c r="C373" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D373" s="7" t="s">
         <v>706</v>
       </c>
       <c r="E373" s="11">
-        <v>2300.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F373" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="374" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="374" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A374" s="13">
         <v>90</v>
       </c>
       <c r="B374" s="6"/>
       <c r="C374" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D374" s="7" t="s">
         <v>708</v>
       </c>
       <c r="E374" s="11">
-        <v>2500.0</v>
+        <v>2300.0</v>
       </c>
       <c r="F374" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="375" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="375" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A375" s="13">
         <v>91</v>
       </c>
       <c r="B375" s="6"/>
       <c r="C375" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D375" s="7" t="s">
         <v>710</v>
       </c>
       <c r="E375" s="11">
-        <v>1900.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F375" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="376" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="376" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A376" s="13">
         <v>92</v>
       </c>
       <c r="B376" s="6"/>
       <c r="C376" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>712</v>
       </c>
       <c r="E376" s="11">
-        <v>2200.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F376" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="377" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="377" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A377" s="13">
         <v>93</v>
       </c>
       <c r="B377" s="6"/>
       <c r="C377" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D377" s="7" t="s">
         <v>714</v>
       </c>
       <c r="E377" s="11">
-        <v>3500.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F377" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="378" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="378" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A378" s="13">
         <v>94</v>
       </c>
       <c r="B378" s="6"/>
       <c r="C378" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>716</v>
       </c>
       <c r="E378" s="11">
-        <v>1200.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F378" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="379" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="379" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A379" s="13">
         <v>95</v>
       </c>
       <c r="B379" s="6"/>
       <c r="C379" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D379" s="7" t="s">
         <v>718</v>
       </c>
       <c r="E379" s="11">
-        <v>1500.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F379" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="380" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A380" s="13">
         <v>96</v>
       </c>
       <c r="B380" s="6"/>
       <c r="C380" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D380" s="7" t="s">
         <v>720</v>
       </c>
       <c r="E380" s="11">
-        <v>1800.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F380" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="381" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="381" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A381" s="13">
         <v>97</v>
       </c>
       <c r="B381" s="6"/>
       <c r="C381" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D381" s="7" t="s">
         <v>722</v>
       </c>
       <c r="E381" s="11">
-        <v>2900.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F381" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="382" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="382" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A382" s="13">
         <v>98</v>
       </c>
       <c r="B382" s="6"/>
       <c r="C382" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D382" s="7" t="s">
         <v>724</v>
       </c>
       <c r="E382" s="11">
-        <v>1600.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F382" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="383" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="383" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A383" s="13">
         <v>99</v>
       </c>
       <c r="B383" s="6"/>
       <c r="C383" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D383" s="7" t="s">
         <v>726</v>
       </c>
       <c r="E383" s="11">
-        <v>1900.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F383" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="384" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="384" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A384" s="13">
         <v>100</v>
       </c>
       <c r="B384" s="6"/>
       <c r="C384" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D384" s="7" t="s">
         <v>728</v>
       </c>
       <c r="E384" s="11">
-        <v>2300.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F384" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="385" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A385" s="13">
         <v>101</v>
       </c>
       <c r="B385" s="6"/>
       <c r="C385" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D385" s="7" t="s">
         <v>730</v>
       </c>
       <c r="E385" s="11">
-        <v>2200.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F385" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="386" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="386" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A386" s="13">
         <v>102</v>
       </c>
       <c r="B386" s="6"/>
       <c r="C386" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D386" s="7" t="s">
         <v>732</v>
       </c>
       <c r="E386" s="11">
+        <v>2300.0</v>
+      </c>
+      <c r="F386" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="A387" s="13">
+        <v>103</v>
+      </c>
+      <c r="B387" s="6"/>
+      <c r="C387" s="7" t="s">
+        <v>733</v>
+      </c>
+      <c r="D387" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="E387" s="11">
+        <v>2200.0</v>
+      </c>
+      <c r="F387" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="A388" s="13">
+        <v>104</v>
+      </c>
+      <c r="B388" s="6"/>
+      <c r="C388" s="7" t="s">
+        <v>735</v>
+      </c>
+      <c r="D388" s="7" t="s">
+        <v>736</v>
+      </c>
+      <c r="E388" s="11">
         <v>2400.0</v>
       </c>
-      <c r="F386" s="8" t="s">
-[...14 lines deleted...]
-      <c r="A388" s="3" t="s">
+      <c r="F388" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6" outlineLevel="3">
+      <c r="A389" s="16" t="s">
+        <v>737</v>
+      </c>
+      <c r="B389" s="2"/>
+      <c r="C389" s="2"/>
+      <c r="D389" s="2"/>
+      <c r="E389" s="9"/>
+      <c r="F389" s="2"/>
+    </row>
+    <row r="390" spans="1:6" outlineLevel="4">
+      <c r="A390" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B388" s="4" t="s">
+      <c r="B390" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C388" s="5" t="s">
+      <c r="C390" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D388" s="5" t="s">
+      <c r="D390" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E388" s="10" t="s">
+      <c r="E390" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F388" s="5" t="s">
+      <c r="F390" s="5" t="s">
         <v>11</v>
-      </c>
-[...34 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="391" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A391" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B391" s="6"/>
       <c r="C391" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D391" s="7" t="s">
         <v>739</v>
       </c>
       <c r="E391" s="11">
-        <v>2800.0</v>
+        <v>2150.0</v>
       </c>
       <c r="F391" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="392" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A392" s="13">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B392" s="6"/>
       <c r="C392" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D392" s="7" t="s">
         <v>741</v>
       </c>
       <c r="E392" s="11">
-        <v>3350.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F392" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="393" spans="1:6" outlineLevel="4">
+    <row r="393" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A393" s="13">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B393" s="6"/>
       <c r="C393" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D393" s="7" t="s">
         <v>743</v>
       </c>
       <c r="E393" s="11">
-        <v>1000.0</v>
+        <v>2800.0</v>
       </c>
       <c r="F393" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="394" spans="1:6" outlineLevel="4">
+    <row r="394" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A394" s="13">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B394" s="6"/>
       <c r="C394" s="7" t="s">
         <v>744</v>
       </c>
       <c r="D394" s="7" t="s">
         <v>745</v>
       </c>
       <c r="E394" s="11">
-        <v>1300.0</v>
+        <v>3350.0</v>
       </c>
       <c r="F394" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="395" spans="1:6" outlineLevel="4">
       <c r="A395" s="13">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B395" s="6"/>
       <c r="C395" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D395" s="7" t="s">
         <v>747</v>
       </c>
       <c r="E395" s="11">
-        <v>1550.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F395" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="396" spans="1:6" outlineLevel="4">
       <c r="A396" s="13">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B396" s="6"/>
       <c r="C396" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D396" s="7" t="s">
         <v>749</v>
       </c>
       <c r="E396" s="11">
-        <v>1800.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F396" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="397" spans="1:6" outlineLevel="4">
       <c r="A397" s="13">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B397" s="6"/>
       <c r="C397" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D397" s="7" t="s">
         <v>751</v>
       </c>
       <c r="E397" s="11">
-        <v>2100.0</v>
+        <v>1550.0</v>
       </c>
       <c r="F397" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="398" spans="1:6" outlineLevel="4">
       <c r="A398" s="13">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B398" s="6"/>
       <c r="C398" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D398" s="7" t="s">
         <v>753</v>
       </c>
       <c r="E398" s="11">
-        <v>2350.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F398" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="399" spans="1:6" outlineLevel="4">
       <c r="A399" s="13">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B399" s="6"/>
       <c r="C399" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D399" s="7" t="s">
         <v>755</v>
       </c>
       <c r="E399" s="11">
-        <v>2500.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F399" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="400" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="400" spans="1:6" outlineLevel="4">
       <c r="A400" s="13">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B400" s="6"/>
       <c r="C400" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D400" s="7" t="s">
         <v>757</v>
       </c>
       <c r="E400" s="11">
-        <v>3600.0</v>
+        <v>2350.0</v>
       </c>
       <c r="F400" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="401" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="401" spans="1:6" outlineLevel="4">
       <c r="A401" s="13">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B401" s="6"/>
       <c r="C401" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D401" s="7" t="s">
         <v>759</v>
       </c>
       <c r="E401" s="11">
-        <v>4100.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F401" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="402" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="402" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A402" s="13">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B402" s="6"/>
       <c r="C402" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D402" s="7" t="s">
         <v>761</v>
       </c>
       <c r="E402" s="11">
-        <v>4800.0</v>
+        <v>3100.0</v>
       </c>
       <c r="F402" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="403" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+    <row r="403" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A403" s="13">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B403" s="6"/>
       <c r="C403" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D403" s="7" t="s">
         <v>763</v>
       </c>
       <c r="E403" s="11">
-        <v>28.0</v>
+        <v>3600.0</v>
       </c>
       <c r="F403" s="8" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A404" s="13">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B404" s="6"/>
       <c r="C404" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D404" s="7" t="s">
         <v>765</v>
       </c>
       <c r="E404" s="11">
+        <v>4100.0</v>
+      </c>
+      <c r="F404" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+      <c r="A405" s="13">
+        <v>15</v>
+      </c>
+      <c r="B405" s="6"/>
+      <c r="C405" s="7" t="s">
+        <v>766</v>
+      </c>
+      <c r="D405" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="E405" s="11">
+        <v>4800.0</v>
+      </c>
+      <c r="F405" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="A406" s="13">
+        <v>16</v>
+      </c>
+      <c r="B406" s="6"/>
+      <c r="C406" s="7" t="s">
+        <v>768</v>
+      </c>
+      <c r="D406" s="7" t="s">
+        <v>769</v>
+      </c>
+      <c r="E406" s="11">
         <v>28.0</v>
       </c>
-      <c r="F404" s="8" t="s">
+      <c r="F406" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="A407" s="13">
+        <v>17</v>
+      </c>
+      <c r="B407" s="6"/>
+      <c r="C407" s="7" t="s">
+        <v>770</v>
+      </c>
+      <c r="D407" s="7" t="s">
+        <v>771</v>
+      </c>
+      <c r="E407" s="11">
+        <v>28.0</v>
+      </c>
+      <c r="F407" s="8" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B13:B15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="B22:B24"/>
     <mergeCell ref="B28:B34"/>
-    <mergeCell ref="B35:B38"/>
-[...21 lines deleted...]
-    <mergeCell ref="B126:B127"/>
+    <mergeCell ref="B35:B40"/>
+    <mergeCell ref="B42:B47"/>
+    <mergeCell ref="B48:B54"/>
+    <mergeCell ref="B55:B60"/>
+    <mergeCell ref="B62:B63"/>
+    <mergeCell ref="B64:B69"/>
+    <mergeCell ref="B70:B74"/>
+    <mergeCell ref="A75:F75"/>
+    <mergeCell ref="A76:F76"/>
+    <mergeCell ref="B78:B81"/>
+    <mergeCell ref="B82:B88"/>
+    <mergeCell ref="B89:B96"/>
+    <mergeCell ref="B97:B99"/>
+    <mergeCell ref="A101:F101"/>
+    <mergeCell ref="A102:F102"/>
+    <mergeCell ref="B107:B109"/>
+    <mergeCell ref="B111:B112"/>
+    <mergeCell ref="B113:B114"/>
+    <mergeCell ref="B118:B119"/>
+    <mergeCell ref="A120:F120"/>
+    <mergeCell ref="B123:B124"/>
+    <mergeCell ref="B125:B126"/>
     <mergeCell ref="B128:B130"/>
     <mergeCell ref="B131:B132"/>
     <mergeCell ref="B133:B134"/>
-    <mergeCell ref="A135:F135"/>
-[...13 lines deleted...]
-    <mergeCell ref="B175:B177"/>
+    <mergeCell ref="B135:B137"/>
+    <mergeCell ref="A138:F138"/>
+    <mergeCell ref="A139:F139"/>
+    <mergeCell ref="B141:B144"/>
+    <mergeCell ref="B145:B146"/>
+    <mergeCell ref="B147:B148"/>
+    <mergeCell ref="B149:B152"/>
+    <mergeCell ref="B153:B155"/>
+    <mergeCell ref="B156:B160"/>
+    <mergeCell ref="A161:F161"/>
+    <mergeCell ref="B163:B165"/>
+    <mergeCell ref="B166:B170"/>
+    <mergeCell ref="B171:B173"/>
+    <mergeCell ref="A174:F174"/>
+    <mergeCell ref="B176:B177"/>
     <mergeCell ref="B178:B180"/>
-    <mergeCell ref="B181:B183"/>
-[...3 lines deleted...]
-    <mergeCell ref="B194:B195"/>
+    <mergeCell ref="B182:B184"/>
+    <mergeCell ref="B185:B187"/>
+    <mergeCell ref="B188:B189"/>
+    <mergeCell ref="B190:B192"/>
+    <mergeCell ref="B193:B197"/>
     <mergeCell ref="B198:B199"/>
-    <mergeCell ref="B200:B202"/>
-[...1 lines deleted...]
-    <mergeCell ref="B205:B207"/>
+    <mergeCell ref="B201:B202"/>
+    <mergeCell ref="B203:B205"/>
+    <mergeCell ref="B206:B207"/>
     <mergeCell ref="B208:B209"/>
     <mergeCell ref="B210:B212"/>
-    <mergeCell ref="B213:B214"/>
-    <mergeCell ref="B215:B217"/>
+    <mergeCell ref="B213:B215"/>
+    <mergeCell ref="B216:B217"/>
     <mergeCell ref="B218:B219"/>
     <mergeCell ref="B220:B224"/>
     <mergeCell ref="B225:B228"/>
     <mergeCell ref="B229:B230"/>
     <mergeCell ref="B231:B232"/>
     <mergeCell ref="B233:B234"/>
-    <mergeCell ref="B235:B237"/>
-[...1 lines deleted...]
-    <mergeCell ref="B240:B244"/>
+    <mergeCell ref="B235:B236"/>
+    <mergeCell ref="B237:B241"/>
+    <mergeCell ref="B242:B244"/>
     <mergeCell ref="A245:F245"/>
     <mergeCell ref="B247:B252"/>
     <mergeCell ref="A253:F253"/>
     <mergeCell ref="B255:B258"/>
     <mergeCell ref="B259:B261"/>
     <mergeCell ref="B264:B267"/>
     <mergeCell ref="B268:B270"/>
     <mergeCell ref="B271:B272"/>
     <mergeCell ref="B273:B274"/>
     <mergeCell ref="A275:F275"/>
     <mergeCell ref="B278:B279"/>
     <mergeCell ref="B280:B282"/>
     <mergeCell ref="A283:F283"/>
     <mergeCell ref="B285:B286"/>
     <mergeCell ref="B287:B288"/>
     <mergeCell ref="B289:B290"/>
     <mergeCell ref="B291:B292"/>
     <mergeCell ref="B293:B296"/>
     <mergeCell ref="B297:B300"/>
     <mergeCell ref="B301:B302"/>
     <mergeCell ref="B306:B310"/>
     <mergeCell ref="B311:B314"/>
     <mergeCell ref="B318:B322"/>
     <mergeCell ref="B323:B327"/>
     <mergeCell ref="B328:B329"/>
     <mergeCell ref="B330:B331"/>
     <mergeCell ref="B332:B335"/>
     <mergeCell ref="B336:B341"/>
     <mergeCell ref="B342:B345"/>
     <mergeCell ref="B346:B350"/>
     <mergeCell ref="B351:B355"/>
     <mergeCell ref="B356:B360"/>
     <mergeCell ref="B361:B365"/>
-    <mergeCell ref="B366:B371"/>
-[...8 lines deleted...]
-    <mergeCell ref="B400:B402"/>
+    <mergeCell ref="B366:B372"/>
+    <mergeCell ref="B373:B376"/>
+    <mergeCell ref="B377:B378"/>
+    <mergeCell ref="B380:B382"/>
+    <mergeCell ref="B384:B385"/>
+    <mergeCell ref="B387:B388"/>
+    <mergeCell ref="A389:F389"/>
+    <mergeCell ref="B391:B394"/>
+    <mergeCell ref="B395:B401"/>
+    <mergeCell ref="B402:B405"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_23"/>
@@ -14800,138 +14875,138 @@
     <hyperlink ref="D48" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_61"/>
-    <hyperlink ref="D76" r:id="rId_hyperlink_62"/>
-    <hyperlink ref="D77" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_84"/>
-    <hyperlink ref="D102" r:id="rId_hyperlink_85"/>
-    <hyperlink ref="D103" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_99"/>
-    <hyperlink ref="D119" r:id="rId_hyperlink_100"/>
-[...1 lines deleted...]
-    <hyperlink ref="D121" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_115"/>
-    <hyperlink ref="D138" r:id="rId_hyperlink_116"/>
-[...1 lines deleted...]
-    <hyperlink ref="D140" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_135"/>
-    <hyperlink ref="D160" r:id="rId_hyperlink_136"/>
-[...1 lines deleted...]
-    <hyperlink ref="D162" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_146"/>
-    <hyperlink ref="D173" r:id="rId_hyperlink_147"/>
-[...1 lines deleted...]
-    <hyperlink ref="D175" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_174"/>
@@ -15091,66 +15166,69 @@
     <hyperlink ref="D362" r:id="rId_hyperlink_328"/>
     <hyperlink ref="D363" r:id="rId_hyperlink_329"/>
     <hyperlink ref="D364" r:id="rId_hyperlink_330"/>
     <hyperlink ref="D365" r:id="rId_hyperlink_331"/>
     <hyperlink ref="D366" r:id="rId_hyperlink_332"/>
     <hyperlink ref="D367" r:id="rId_hyperlink_333"/>
     <hyperlink ref="D368" r:id="rId_hyperlink_334"/>
     <hyperlink ref="D369" r:id="rId_hyperlink_335"/>
     <hyperlink ref="D370" r:id="rId_hyperlink_336"/>
     <hyperlink ref="D371" r:id="rId_hyperlink_337"/>
     <hyperlink ref="D372" r:id="rId_hyperlink_338"/>
     <hyperlink ref="D373" r:id="rId_hyperlink_339"/>
     <hyperlink ref="D374" r:id="rId_hyperlink_340"/>
     <hyperlink ref="D375" r:id="rId_hyperlink_341"/>
     <hyperlink ref="D376" r:id="rId_hyperlink_342"/>
     <hyperlink ref="D377" r:id="rId_hyperlink_343"/>
     <hyperlink ref="D378" r:id="rId_hyperlink_344"/>
     <hyperlink ref="D379" r:id="rId_hyperlink_345"/>
     <hyperlink ref="D380" r:id="rId_hyperlink_346"/>
     <hyperlink ref="D381" r:id="rId_hyperlink_347"/>
     <hyperlink ref="D382" r:id="rId_hyperlink_348"/>
     <hyperlink ref="D383" r:id="rId_hyperlink_349"/>
     <hyperlink ref="D384" r:id="rId_hyperlink_350"/>
     <hyperlink ref="D385" r:id="rId_hyperlink_351"/>
     <hyperlink ref="D386" r:id="rId_hyperlink_352"/>
-    <hyperlink ref="D389" r:id="rId_hyperlink_353"/>
-    <hyperlink ref="D390" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D388" r:id="rId_hyperlink_354"/>
     <hyperlink ref="D391" r:id="rId_hyperlink_355"/>
     <hyperlink ref="D392" r:id="rId_hyperlink_356"/>
     <hyperlink ref="D393" r:id="rId_hyperlink_357"/>
     <hyperlink ref="D394" r:id="rId_hyperlink_358"/>
     <hyperlink ref="D395" r:id="rId_hyperlink_359"/>
     <hyperlink ref="D396" r:id="rId_hyperlink_360"/>
     <hyperlink ref="D397" r:id="rId_hyperlink_361"/>
     <hyperlink ref="D398" r:id="rId_hyperlink_362"/>
     <hyperlink ref="D399" r:id="rId_hyperlink_363"/>
     <hyperlink ref="D400" r:id="rId_hyperlink_364"/>
     <hyperlink ref="D401" r:id="rId_hyperlink_365"/>
     <hyperlink ref="D402" r:id="rId_hyperlink_366"/>
     <hyperlink ref="D403" r:id="rId_hyperlink_367"/>
     <hyperlink ref="D404" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="D405" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="D406" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="D407" r:id="rId_hyperlink_371"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>