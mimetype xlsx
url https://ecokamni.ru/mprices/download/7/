--- v3 (2026-08-08)
+++ v4 (2026-11-06)
@@ -17,124 +17,118 @@
   <Default Extension="webp" ContentType="image/webp"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="772">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="778">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://ecokamni.ru/</t>
   </si>
   <si>
     <t>8 (800) 200-53-13</t>
   </si>
   <si>
     <t>+7 (926) 466-45-26</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-08 09:28:20</t>
+    <t>Актуальность прайса на: 2026-11-06 13:21:57</t>
   </si>
   <si>
     <t>Натуральный камень</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
   <si>
     <t>Цена за</t>
   </si>
   <si>
     <t>Горбушка Уральская гранитная 2-4 см толщина</t>
   </si>
   <si>
     <t>https://ecokamni.ru/granit-gorbushka/</t>
   </si>
   <si>
     <t>м²</t>
   </si>
   <si>
     <t>Плитняк лемезит крупноформатный 3-5 см 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/</t>
   </si>
   <si>
     <t>Плитняк лемезит крупноформатный 3-5 см 5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/?sku=13338</t>
   </si>
   <si>
-    <t>Плиты из серо-зеленого песчаника 4-8 см 3-4 см</t>
-[...2 lines deleted...]
-    <t>https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=13238</t>
+    <t>Плиты из серо-зеленого песчаника 4-8 см 4-5 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/plity-poshagovye-iz-peschanika/</t>
   </si>
   <si>
     <t>кг</t>
   </si>
   <si>
-    <t>Плиты из серо-зеленого песчаника 4-8 см 4-5 см</t>
-[...4 lines deleted...]
-  <si>
     <t>Плиты из серо-зеленого песчаника 4-8 см 6-8 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=12370</t>
   </si>
   <si>
     <t>По виду</t>
   </si>
   <si>
     <t>Брусчатка</t>
   </si>
   <si>
     <t>Брусчатка гранитная «Новый город» галтованная серая 150/100/50×30 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-seray-galtovanaya/</t>
   </si>
   <si>
     <t>Брусчатка гранитная колото-пиленая «Вечерний город» 80/80/50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/</t>
   </si>
   <si>
     <t>Брусчатка гранитная колото-пиленая «Вечерний город» 100/100/60 мм</t>
@@ -229,56 +223,50 @@
   <si>
     <t>Брусчатка из лемезита галтованная бордово-розовая 100×100×40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/</t>
   </si>
   <si>
     <t>Брусчатка из лемезита галтованная бордово-розовая 200×100×40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=7657</t>
   </si>
   <si>
     <t>Брусчатка из лемезита галтованная бордово-розовая 100×100×50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13210</t>
   </si>
   <si>
     <t>Брусчатка из лемезита галтованная бордово-розовая 200×100×50 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13211</t>
   </si>
   <si>
-    <t>Брусчатка из лемезита галтованная бордово-розовая</t>
-[...4 lines deleted...]
-  <si>
     <t>Брусчатка из лемезита пиленая розово-бордовая</t>
   </si>
   <si>
     <t>https://ecokamni.ru/bruschatka-iz-lemezita-pilenay/</t>
   </si>
   <si>
     <t>Брусчатка из песчаника терракотовая пилено-галтованная 100×100×30 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/269-bruschatka-peschanika-krasnay/</t>
   </si>
   <si>
     <t>Брусчатка из песчаника терракотовая пилено-галтованная 200×100×30 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6908</t>
   </si>
   <si>
     <t>Брусчатка из песчаника терракотовая пилено-галтованная 100×100×40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7673</t>
   </si>
   <si>
     <t>Брусчатка из песчаника терракотовая пилено-галтованная 200×100×40 мм</t>
@@ -589,180 +577,174 @@
   <si>
     <t>Булыжник голыш серый плоский речной 10–40 см 15-25 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-ploskiy-1/?sku=6878</t>
   </si>
   <si>
     <t>Булыжник голыш серый плоский речной 10–40 см 20-40 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-ploskiy-1/?sku=12349</t>
   </si>
   <si>
     <t>Булыжник речной голыш «Полосатик» 15–40 см, серый с белыми полосками 15-40 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/golysh-rechnoy-polosatik/</t>
   </si>
   <si>
     <t>Бутовый камень</t>
   </si>
   <si>
     <t>Кладочный камень</t>
   </si>
   <si>
-    <t>Бут «Золотая осень» галтованный</t>
+    <t>Бут песчаник "Золотая осень"</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/217-but-zolotay-osen/</t>
+  </si>
+  <si>
+    <t>м³</t>
+  </si>
+  <si>
+    <t>Бут песчаник "Золотая осень" галтованный</t>
   </si>
   <si>
     <t>https://ecokamni.ru/217-but-zolotay-osen-galtovanyi/</t>
   </si>
   <si>
-    <t>м³</t>
-[...13 lines deleted...]
-  <si>
     <t>Бут песчаник «Кирпичик речной» Свободной формы</t>
   </si>
   <si>
     <t>https://ecokamni.ru/204-kirpichik-rechnoj/</t>
   </si>
   <si>
     <t>Бут песчаник «Кирпичик речной» Отборный (кирпичик)</t>
   </si>
   <si>
     <t>https://ecokamni.ru/204-kirpichik-rechnoj/?sku=7731</t>
   </si>
   <si>
     <t>Бут песчаник «Кирпичик речной» Крупногабаритные 40-70 (ступени)</t>
   </si>
   <si>
     <t>https://ecokamni.ru/204-kirpichik-rechnoj/?sku=6882</t>
   </si>
   <si>
     <t>Бут песчаник «Сверкач»</t>
   </si>
   <si>
     <t>https://ecokamni.ru/but-seryy-sverkach_1/</t>
   </si>
   <si>
     <t>Бут песчаник желтый с разводом галтованный за 1 куб. м.</t>
   </si>
   <si>
     <t>https://ecokamni.ru/but-zheltyy-s-razvodom/</t>
   </si>
   <si>
     <t>Бут песчаник желтый с разводом галтованный за 1 кг</t>
   </si>
   <si>
     <t>https://ecokamni.ru/but-zheltyy-s-razvodom/?sku=3241</t>
   </si>
   <si>
     <t>Бут песчаник розовый галтованный Куб</t>
   </si>
   <si>
     <t>https://ecokamni.ru/but-rozovyy-galtovannyy_1/</t>
   </si>
   <si>
     <t>Бут песчаник розовый галтованный кг</t>
   </si>
   <si>
     <t>https://ecokamni.ru/but-rozovyy-galtovannyy_1/?sku=6914</t>
   </si>
   <si>
+    <t>Бут песчаник серо-зеленый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/217-but-sero-zeljonyj/</t>
+  </si>
+  <si>
     <t>Бут песчаник серо-зеленый галтованный</t>
   </si>
   <si>
     <t>https://ecokamni.ru/217-but-sero-zeljonyj-galtovannyj2/</t>
   </si>
   <si>
     <t>Бут песчаник серо-синий галтованный</t>
   </si>
   <si>
     <t>https://ecokamni.ru/but-seryy-s-sinim-ottenkom-galtovannyy/</t>
   </si>
   <si>
-    <t>Бут серо-зеленый</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Костровище из лемезита галтованного (1 кольцо) 1 круг </t>
+    <t xml:space="preserve">Костровище из лемезита галтованного (1 кольцо) 1 кольцо </t>
   </si>
   <si>
     <t>https://ecokamni.ru/kostrovische-iz-lemezita/</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Костровище из лемезита галтованного (1 кольцо) 1 шт</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kostrovische-iz-lemezita/?sku=13411</t>
   </si>
   <si>
     <t>Валуны и глыбы</t>
   </si>
   <si>
     <t>Валун горный «Эльбрус» выветренный известняк 40-200 см 40-200+ см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/210-valuny-gornye-elbrus/</t>
   </si>
   <si>
-    <t>Валун ландшафтный 50-150 см</t>
+    <t>Валун горный ландшафтный 50-150 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/valuny-gornye/</t>
   </si>
   <si>
-    <t>Валун ландшафтный Эксклюзивные 150+ см</t>
+    <t>Валун горный ландшафтный Эксклюзивные 150+ см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/valuny-gornye/?sku=6806</t>
   </si>
   <si>
-    <t>Валуны и глыбы змеевика чёрно-зелёные 20-100+ см 20-40 см</t>
+    <t>Валуны и глыбы змеевика салатово-зелёные 20-100+ см 20-40 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/214-valuny-zmeevik/</t>
   </si>
   <si>
-    <t>Валуны и глыбы змеевика чёрно-зелёные 20-100+ см 50-100+ см</t>
+    <t>Валуны и глыбы змеевика салатово-зелёные 20-100+ см 50-100+ см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/214-valuny-zmeevik/?sku=11005</t>
   </si>
   <si>
     <t>Валуны и глыбы известняка-ракушечника «Меотис»</t>
   </si>
   <si>
     <t>https://ecokamni.ru/miotis/</t>
   </si>
   <si>
     <t>Валуны и глыбы кварцита желтые 10-100+ см 10-15 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=13254</t>
   </si>
   <si>
     <t>Валуны и глыбы кварцита желтые 10-100+ см 20-40см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/</t>
   </si>
   <si>
     <t>Валуны и глыбы кварцита желтые 10-100+ см 50-100+см</t>
   </si>
@@ -832,57 +814,57 @@
   <si>
     <t>Галька «Гранитный риф» 3–20 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-granit-rif/</t>
   </si>
   <si>
     <t>Галька «Гранитный риф» 3–20 мм 20-40</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-granit-rif/?sku=13332</t>
   </si>
   <si>
     <t>Галька бело-серая «Горянка» 40-120 мм 40-90 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/196-galka-sero-belay/</t>
   </si>
   <si>
     <t>Галька бело-серая «Горянка» 40-120 мм 80-120 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/196-galka-sero-belay/?sku=13323</t>
   </si>
   <si>
-    <t>Галька морская «Жемчужная» 5–20 мм светло-серая, бежевая 5-10 мм</t>
+    <t>Галька морская «Жемчужная» 5–20 мм светло-бежевая 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-jemchug/</t>
   </si>
   <si>
-    <t>Галька морская «Жемчужная» 5–20 мм светло-серая, бежевая 10-20 мм</t>
+    <t>Галька морская «Жемчужная» 5–20 мм светло-бежевая 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/galka-jemchug/?sku=7648</t>
   </si>
   <si>
     <t>Галька морская «Каспийская» округлая 5–60 мм серо-бежевых оттенков 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/195-galka-morskaya/</t>
   </si>
   <si>
     <t>Галька морская «Каспийская» округлая 5–60 мм серо-бежевых оттенков 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/195-galka-morskaya/?sku=2576</t>
   </si>
   <si>
     <t>Галька морская «Каспийская» округлая 5–60 мм серо-бежевых оттенков 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/195-galka-morskaya/?sku=2577</t>
   </si>
   <si>
     <t>Галька морская «Каспийская» округлая 5–60 мм серо-бежевых оттенков 40-60 мм</t>
   </si>
@@ -1093,59 +1075,59 @@
   <si>
     <t>https://ecokamni.ru/176-kroshka-malinovay-/?sku=3429</t>
   </si>
   <si>
     <t>Каменная крошка из уральского змеевика 10-60 мм зелёная 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/149-zmevik/</t>
   </si>
   <si>
     <t>Каменная крошка из уральского змеевика 10-60 мм зелёная 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/149-zmevik/?sku=3527</t>
   </si>
   <si>
     <t>Каменная крошка из уральского змеевика 10-60 мм зелёная 40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/149-zmevik/?sku=12345</t>
   </si>
   <si>
     <t>Каменная крошка из яшмы, терракотово-красная, 5-120 мм 5-10 мм</t>
   </si>
   <si>
+    <t>https://ecokamni.ru/182-yashma/?sku=12304</t>
+  </si>
+  <si>
+    <t>Каменная крошка из яшмы, терракотово-красная, 5-120 мм 10-20 мм</t>
+  </si>
+  <si>
     <t>https://ecokamni.ru/182-yashma/</t>
   </si>
   <si>
-    <t>Каменная крошка из яшмы, терракотово-красная, 5-120 мм 10-20 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Каменная крошка из яшмы, терракотово-красная, 5-120 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/182-yashma/?sku=2579</t>
   </si>
   <si>
     <t>Каменная крошка из яшмы, терракотово-красная, 5-120 мм 50-70 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/182-yashma/?sku=13249</t>
   </si>
   <si>
     <t>Каменная крошка из яшмы, терракотово-красная, 5-120 мм 80-120 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/182-yashma/?sku=13236</t>
   </si>
   <si>
     <t>Кварцитовая крошка «Горный блеск» с вкраплениями слюды 10-50 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroschka-serasy-gorniy-blesk/</t>
   </si>
   <si>
     <t>Кварцитовая крошка «Горный блеск» с вкраплениями слюды 10-50 мм 30-50 мм</t>
@@ -1240,62 +1222,50 @@
   <si>
     <t>Мраморная крошка галтованная серо-медовая 10-60 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12320</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная серо-медовая 10-60 мм 40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12337</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная черно-белая, 10-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/</t>
   </si>
   <si>
     <t>Мраморная крошка галтованная черно-белая, 10-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/?sku=2545</t>
   </si>
   <si>
-    <t>Мраморная крошка галтованная янтарная 10-20 мм</t>
-[...10 lines deleted...]
-  <si>
     <t>Мраморная крошка графитово-чёрная 5-40 мм 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kposhka-chernay/?sku=12290</t>
   </si>
   <si>
     <t>Мраморная крошка графитово-чёрная 5-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kposhka-chernay/</t>
   </si>
   <si>
     <t>Мраморная крошка графитово-чёрная 5-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kposhka-chernay/?sku=3415</t>
   </si>
   <si>
     <t>Мраморная крошка графитово-чёрная 5-40 мм 40-70 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kposhka-chernay/?sku=3550</t>
   </si>
   <si>
     <t>Мраморная крошка графитово-чёрная 5-40 мм 70-120 мм</t>
@@ -1306,62 +1276,68 @@
   <si>
     <t>Мраморная крошка графитово-чёрная галтованная 5-10 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=10393</t>
   </si>
   <si>
     <t>Мраморная крошка графитово-чёрная галтованная 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/</t>
   </si>
   <si>
     <t>Мраморная крошка графитово-чёрная галтованная 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=3442</t>
   </si>
   <si>
     <t>Мраморная крошка графитово-чёрная галтованная 40-60 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=83</t>
   </si>
   <si>
-    <t>Мраморная крошка серая 10-40 мм 10-20 мм</t>
+    <t>Мраморная крошка серая 10-70 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/181-kroshka-mramornaya-seraya/</t>
   </si>
   <si>
-    <t>Мраморная крошка серая 10-40 мм 20-40 мм</t>
+    <t>Мраморная крошка серая 10-70 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/181-kroshka-mramornaya-seraya/?sku=3448</t>
   </si>
   <si>
+    <t>Мраморная крошка серая 10-70 мм 40-70 мм</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/181-kroshka-mramornaya-seraya/?sku=13428</t>
+  </si>
+  <si>
     <t>Мраморная крошка серебристая 10-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serebristay/</t>
   </si>
   <si>
     <t>Мраморная крошка серебристая 10-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serebristay/?sku=12283</t>
   </si>
   <si>
     <t>Мраморная крошка серебристая галтованная 10-40 мм 10-20 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/?sku=7735</t>
   </si>
   <si>
     <t>Мраморная крошка серебристая галтованная 10-40 мм 20-40 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/</t>
   </si>
   <si>
     <t>Мраморная крошка супер-белая 05-20 мм</t>
@@ -1480,50 +1456,56 @@
   <si>
     <t>Плитка натуральная «Седой Урал» из кварцита 7/L см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitka-kvarzit-sedoi-ural/</t>
   </si>
   <si>
     <t>Плитка натуральная «Седой Урал» из кварцита 10/L см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11017</t>
   </si>
   <si>
     <t>Плитка натуральная «Старый замок» из кварцита 30/L</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitka-staryy-zamok/</t>
   </si>
   <si>
     <t>Плитка натуральная «Старый замок» из кварцита 50/L</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitka-staryy-zamok/?sku=11591</t>
   </si>
   <si>
+    <t>Плитка натуральная «Старый замок» из кварцита 70/L</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/plitka-staryy-zamok/?sku=13433</t>
+  </si>
+  <si>
     <t>Плитка натуральная «Старый замок» из кварцита 100/L</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitka-staryy-zamok/?sku=11592</t>
   </si>
   <si>
     <t>Плитка натуральная из серицитового сланца «Золото Инков» Размер 7/L-2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/</t>
   </si>
   <si>
     <t>Плитка натуральная из серицитового сланца «Золото Инков» Размер 10/L-2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/?sku=10397</t>
   </si>
   <si>
     <t>Плитка натуральная из чёрного сланца «Крыло ворона» 100/L мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=10388</t>
   </si>
   <si>
     <t>Плитка натуральная из чёрного сланца «Крыло ворона» 70/L</t>
@@ -1678,50 +1660,56 @@
   <si>
     <t>Плитняк лемезит 1.5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/</t>
   </si>
   <si>
     <t>Плитняк лемезит 2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=86</t>
   </si>
   <si>
     <t>Плитняк лемезит 3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=87</t>
   </si>
   <si>
     <t>Плитняк лемезит 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=3404</t>
   </si>
   <si>
+    <t>Плитняк лемезит 5 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=13427</t>
+  </si>
+  <si>
     <t>Плитняк лемезит галтованный 2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/</t>
   </si>
   <si>
     <t>Плитняк лемезит галтованный 3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=89</t>
   </si>
   <si>
     <t>Плитняк лемезит галтованный 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3316</t>
   </si>
   <si>
     <t>Плитняк лемезит галтованный 5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3410</t>
   </si>
   <si>
     <t>Плитняк малахит чёрно-зеленый 1,5-3 см 1,5-2,5 см</t>
@@ -1834,128 +1822,146 @@
   <si>
     <t>Плитняк песчаник «Солнечный» желтый 1,5-5 см 2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1785</t>
   </si>
   <si>
     <t>Плитняк песчаник «Солнечный» желтый 1,5-5 см 3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1786</t>
   </si>
   <si>
     <t>Плитняк песчаник «Солнечный» желтый 1,5-5 см 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3244</t>
   </si>
   <si>
     <t>Плитняк песчаник «Солнечный» желтый 1,5-5 см 5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3427</t>
   </si>
   <si>
+    <t>Плитняк песчаник «Солнечный» желтый 1,5-5 см Крупноформатный 5 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=13432</t>
+  </si>
+  <si>
     <t>Плитняк песчаник «Солнечный» желтый галтованный 2-6 см 2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/</t>
   </si>
   <si>
     <t>Плитняк песчаник «Солнечный» желтый галтованный 2-6 см 3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3562</t>
   </si>
   <si>
     <t>Плитняк песчаник «Солнечный» желтый галтованный 2-6 см 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=105</t>
   </si>
   <si>
     <t>Плитняк песчаник «Солнечный» желтый галтованный 2-6 см 5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3557</t>
   </si>
   <si>
     <t>Плитняк песчаник «Солнечный» желтый галтованный 2-6 см 6 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3364</t>
   </si>
   <si>
+    <t>Плитняк песчаник «Солнечный» желтый галтованный 2-6 см Крупноформатный 5 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=13431</t>
+  </si>
+  <si>
     <t>Плитняк песчаник «Солнечный» желтый крупноформатный 4-5 см 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kamen-solnechniy/</t>
   </si>
   <si>
     <t>Плитняк песчаник «Солнечный» желтый крупноформатный 4-5 см 5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kamen-solnechniy/?sku=12368</t>
   </si>
   <si>
     <t>Плитняк песчаник вишневый 1,5-3 см 1,5-2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/</t>
   </si>
   <si>
     <t>Плитняк песчаник вишневый 1,5-3 см 3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/?sku=10386</t>
   </si>
   <si>
     <t>Плитняк песчаник розовый с рисунком галтованный 2-5 см 2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/</t>
   </si>
   <si>
     <t>Плитняк песчаник розовый с рисунком галтованный 2-5 см 3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=115</t>
   </si>
   <si>
     <t>Плитняк песчаник розовый с рисунком галтованный 2-5 см 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=116</t>
   </si>
   <si>
     <t>Плитняк песчаник розовый с рисунком галтованный 2-5 см 5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=3539</t>
   </si>
   <si>
+    <t>Плитняк песчаник розовый с рисунком галтованный 2-5 см Крупноформатный 5 см</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=13430</t>
+  </si>
+  <si>
     <t>Плитняк песчаник серо-зеленый 1.5-5 см 1,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-зеленый 1.5-5 см 2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=118</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-зеленый 1.5-5 см 3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=119</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-зеленый 1.5-5 см 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=3232</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-зеленый 1.5-5 см 5 см</t>
@@ -2134,50 +2140,56 @@
   <si>
     <t>Плитняк серицитового сланца «Старый замок» 1,5-4,5 см 4,5-5,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13271</t>
   </si>
   <si>
     <t>Плитняк серицитового сланца «Старый замок» 1,5-4,5 см 5,5-6,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13321</t>
   </si>
   <si>
     <t>Плитняк серицитового сланца «Старый замок» 1,5-4,5 см Панели "Бутовая кладка" 150-500 мм</t>
   </si>
   <si>
     <t>https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13296</t>
   </si>
   <si>
     <t>Плитняк серицитового сланца «Старый замок» 1,5-4,5 см Крупноформатный 2,3-3,5</t>
   </si>
   <si>
     <t>https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13426</t>
   </si>
   <si>
+    <t>Плитняк серицитового сланца «Старый замок» 1,5-4,5 см Крупноформатный 5-8</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13429</t>
+  </si>
+  <si>
     <t>Плитняк серицитового сланца «Старый замок» галтованный 2,5-4,5 см 2,5-3,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/</t>
   </si>
   <si>
     <t>Плитняк серицитового сланца «Старый замок» галтованный 2,5-4,5 см 3,5-4,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=10356</t>
   </si>
   <si>
     <t>Плитняк серицитового сланца «Старый замок» галтованный 2,5-4,5 см 4,5-5,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=13272</t>
   </si>
   <si>
     <t>Плитняк серицитового сланца «Старый замок» галтованный 2,5-4,5 см Крупноформатный 2,5-3,5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=13425</t>
   </si>
   <si>
     <t>Плитняк сланец «Кора дерева» 1,5-3,5 см 1,5-2,5 см</t>
@@ -2257,108 +2269,114 @@
   <si>
     <t>Плитняк песчаник серо-зеленый галтованный крупноформатный 4-10 см 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6843</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-зеленый галтованный крупноформатный 4-10 см 5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-зеленый галтованный крупноформатный 4-10 см 6-8 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6845</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-зеленый галтованный крупноформатный 4-10 см 8-10 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=11594</t>
   </si>
   <si>
-    <t>Плитняк песчаник серо-зеленый крупноформатный 4-8 см 2 см</t>
+    <t>Плитняк песчаник серо-зеленый крупноформатный 4-10см 2 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=12350</t>
   </si>
   <si>
-    <t>Плитняк песчаник серо-зеленый крупноформатный 4-8 см 3 см</t>
+    <t>Плитняк песчаник серо-зеленый крупноформатный 4-10см 3 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=10335</t>
   </si>
   <si>
-    <t>Плитняк песчаник серо-зеленый крупноформатный 4-8 см 4 см</t>
+    <t>Плитняк песчаник серо-зеленый крупноформатный 4-10см 4 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/</t>
   </si>
   <si>
-    <t>Плитняк песчаник серо-зеленый крупноформатный 4-8 см 5 см</t>
+    <t>Плитняк песчаник серо-зеленый крупноформатный 4-10см 5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6861</t>
   </si>
   <si>
-    <t>Плитняк песчаник серо-зеленый крупноформатный 4-8 см 6 см</t>
+    <t>Плитняк песчаник серо-зеленый крупноформатный 4-10см 6 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6862</t>
   </si>
   <si>
-    <t xml:space="preserve">Плитняк песчаник серо-зеленый крупноформатный 4-8 см 6 - 8 </t>
+    <t xml:space="preserve">Плитняк песчаник серо-зеленый крупноформатный 4-10см 6 - 8 </t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13171</t>
   </si>
   <si>
-    <t>Плитняк песчаник серо-зеленый крупноформатный 4-8 см 8-10</t>
+    <t>Плитняк песчаник серо-зеленый крупноформатный 4-10см 8-10</t>
   </si>
   <si>
     <t>https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13224</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-синий галтованный крупноформатный 4-8 см 3 см</t>
   </si>
   <si>
-    <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=13424</t>
+    <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-синий галтованный крупноформатный 4-8 см 4 см</t>
   </si>
   <si>
-    <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/</t>
+    <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6875</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-синий галтованный крупноформатный 4-8 см 5 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6836</t>
+  </si>
+  <si>
+    <t>Плитняк песчаник серо-синий галтованный крупноформатный 4-8 см 4-6 см переходной</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=13434</t>
   </si>
   <si>
     <t>Плитняк песчаник серо-синий галтованный крупноформатный 4-8 см 6-8 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6837</t>
   </si>
   <si>
     <t>Плиты «Старый замок» пошаговые из кварцита 6-10 см 6-10 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plity-poshagovye-iz-kvartsyta-staryj-zamok/</t>
   </si>
   <si>
     <t>Плиты пошаговые из серо-синего песчаника 4-6 см 6-10 см</t>
   </si>
   <si>
     <t>https://ecokamni.ru/plity-poshagovye-iz-sero-sinego-peschannika/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -2501,51 +2519,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ca8310fe456b569b2cc6d272c9e36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04460a4f1c75ce90e2e76aec7a64add.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79119c67dc38f5f28a4e74ebc25dc89.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b07984a14b98cda8a9de2c67b0ec2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015e5c263b6ca7f7f7fa518fe7e602.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea849cc1b13f0463fbe8954e7dfac0ec.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd8a106107b5da3d943df53973a86.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d3ad98af326015570e92310d5c7b.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45a9457c85480e0f3013a296269f2d.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e4484cada96b18862d8223e78ef4.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9404c0bf19ec47692dddac67522060.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873b9f17a1f63aad52f0c249f9389d.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d27a9515f6b590aecf1ec98376405.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7a89f56be59e5fd3e5a00be4948c.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2247c7c3ec78bc0c0630aaabf5d3e9.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595670676a60f4e5d31487ca0466748.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a19da25142208651f34ed87a2486a.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005d0cfbe544ba29faffe3d627c87f4.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e2a25bdf9f4e84d63ca1d4e7e06eb.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc502f58dc4b42be2e21cc5ee46af.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb912a52ac464da0ec5fe01c38f6ce8.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ca951cd3c9cb62c7360660ad12b3d.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86da62dbbc13cdd85a8125f3bfb81e.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a0c5e2b60403500e3c2537ca4a863.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b4d59d2aa5c7ee9b0295334eeaf4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b4684d5ac68e550152c2e43e07e8d.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e0e7470d180ec3cc1e5203bb799d.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66ac5d95ee14b68723f834bb103bbc.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485067ea497599ffa0e1122a1f0d3db.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b07ddeb0b64f3f4dd20e5f19d36824.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999674d3fee6d5257e9da6e7aadc28ba.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600273afe57cc7039816f1273ffa3a.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53a8e425f46346a892b6e63e4b98b2.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbcc7c894a9c732d83cbfb4a3d742.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63183b1214fb0e9d34a5559fc017e3.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b4f250586886f4d0f6628aa0c80bc.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c766532f6e0f574ef1ffc0f0299de.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5ffb13bf975a437643e5e5486ea1b.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164d6830188809b5c5c281e3050cdb9.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03d47060be61d9a1419480eade3f1.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6d1cea0a5838d52f1d33e0b5e0b8.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a300511efb35f40f8951828afb6b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28009d1f7d46a517cc7216afa683b.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3100159d8358ad9eae0706c8553c9.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f127aaee896ca7503b9367bf96f5c7.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac1f6586414e335c40461f113c3335.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80084bae77f036720160831552c06b.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbdd0923a3b2bf67ff5aca7323b8d3.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b2cc2fd49fd0ca3dc0b41eb749b0c.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfeecf44497840d528c06a3f3ba0e7.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78195302d3355500875aa7022658f78c.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eb6dbd13dfb79ae05c6dfbefcd064.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb49678d519daaa4e7aec85212f06d.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd79dc6c917d56a88c5e1cc13b762.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8e0206c088a90b8b1d72b61d97339.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19996718d5e54417e075d0938dd4acfa.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae23e22efe22c8e03a8ed75ed1666d.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f12dfb3fcfc12ec21536f1c237cad.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfbacb9f500ce15bb1117906866d0.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe62d05f6bc849aa95f1d849152457.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289418bcfc399ca0b862b7dd5d408deb.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444781891816c963f796bbe0016a84ca.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00170774c0d3e97f5d4ab0ea19734536.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6eb30627e6dfe3f033ba849a9a148.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c279feb6c59fce4865707d52e94b5.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb5704cd8a713c34436479e7a55cc.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b5dcfc6bf3cab3c5d1bc2220eed14.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f318251eb2f10ecdab53d4da60a9cf.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c370fb3a72ff689d504b1e56927ee29.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e6ebfef6fcdd0cf617bb3213c668e.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238403eb433a32cd8deb51c55f47be0.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d702868011ae7b1b3d7576102e35a1.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a2b2796c13f3f8524c57c556c87bf.JPG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8164ad8975ddb58e7311dce39db8d.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05aaaa419e9c33fe2c8e83b21d47f8.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62226d89466df916aa52aafc934edad.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8622f2a4b91d07c7c3979e121d35c.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d16648df0b6a752a732fb0b04bac.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1a94e55859cbb0794b97114dadc7.webp"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1dabf372a248e22789474ea0d670.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1eb2d3a6f8f7cd1d3608052785584.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6694e2b7dc176dab031839769b7acf.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d1092442131bc5a5a2427f93abf5a.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e53bf9ac7ef841d4d094df19108bf0.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e0e02a300a554acc19a7b23a6ba0f.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4913f911881619d320b520004c5a.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706f4daf6fe3666ebdc650c19d9793b.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540bde7182e2fd9b95817853fa9d4d6.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f75eb31e4c2a1e8115c06fc998d6f.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc6d44440c05de18a05783880143f8.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d1b871b4d9dea40662ec423ddadd.webp"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee8a66bce7718b1843322757867abf.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400134feede6a1666cc9e823a74ed0.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370758d3d34c7b92b0d861849bd0026a.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd432bd5dc99e6d7f03df9b92faffeb.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b610e0b833cdcaebf263799a1a092.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368f09b0e52ee17c4b2b1e93b05ceb1.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef234ec12751b3f59129b1c755c7f22e.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29fd6f510cdd8d0e83aac672d1239c.JPG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276cdb2a30d3b4e5518cfb9b921d0a2.JPG"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc23686e530a8c4aeadc885696aa8.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587ac73b6cdb91e39f673134c665a53.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588a8e9c7f896d5ec0499b670e4521e.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a45b84a249e45d67387b509783c62.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c4a653c1884219677deaed9a3274.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700eb2e05d2a45390364f2d3fd1af8.JPG"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0113377f997462385967d69217446.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736fb6bfbbba0e955d3e9e01040c890.JPG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76579a35e9b64d19abdd6d0987c973fd.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73771e6757a6630078a30273f6e4800.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce02be15bf057eaffcb4def166f827.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cdc201c55fd6d095372b050040ea9.JPG"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8aac6e775b0b5dab4829eba264c48.JPG"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2da04eba8ab838b014f1438dc8f55d.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331e18bcafed1a0624aae4e5c7f4d16.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3bc69a7c2c6ac5b1469da087217d9.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a22bf25158dc24ab357c544521c71.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d677e86c55eaddefdcdcd7f2040f42f.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cdc652080edb342fa8e393a855fd0.JPG"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f308e48799d89948d5640606d8f2cfe.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58dd73d622a0f20e6a3408851552c.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44463626e46f11664a51bf7855a02b.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13ab5703640f4e80571ac9fb021be.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0778d6c0f046bc02c4b70e80cfc4e.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d155732ed81a420c6e767fb1f3624.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f0586a3b432b68f62d96556b6648.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b6b9afd80a39bc27b01635279b54d.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91908a306e42d41c4cf8bd59b905a20.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74593641828e2026657e90e786072594.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ca8310fe456b569b2cc6d272c9e36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04460a4f1c75ce90e2e76aec7a64add.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79119c67dc38f5f28a4e74ebc25dc89.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b07984a14b98cda8a9de2c67b0ec2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015e5c263b6ca7f7f7fa518fe7e602.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea849cc1b13f0463fbe8954e7dfac0ec.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd8a106107b5da3d943df53973a86.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d3ad98af326015570e92310d5c7b.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45a9457c85480e0f3013a296269f2d.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e4484cada96b18862d8223e78ef4.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9404c0bf19ec47692dddac67522060.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873b9f17a1f63aad52f0c249f9389d.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d27a9515f6b590aecf1ec98376405.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7a89f56be59e5fd3e5a00be4948c.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2247c7c3ec78bc0c0630aaabf5d3e9.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595670676a60f4e5d31487ca0466748.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a19da25142208651f34ed87a2486a.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005d0cfbe544ba29faffe3d627c87f4.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e2a25bdf9f4e84d63ca1d4e7e06eb.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc502f58dc4b42be2e21cc5ee46af.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb912a52ac464da0ec5fe01c38f6ce8.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ca951cd3c9cb62c7360660ad12b3d.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86da62dbbc13cdd85a8125f3bfb81e.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a0c5e2b60403500e3c2537ca4a863.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e0e7470d180ec3cc1e5203bb799d.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b4d59d2aa5c7ee9b0295334eeaf4.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66ac5d95ee14b68723f834bb103bbc.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485067ea497599ffa0e1122a1f0d3db.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b07ddeb0b64f3f4dd20e5f19d36824.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999674d3fee6d5257e9da6e7aadc28ba.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbcc7c894a9c732d83cbfb4a3d742.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600273afe57cc7039816f1273ffa3a.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53a8e425f46346a892b6e63e4b98b2.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63183b1214fb0e9d34a5559fc017e3.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b4f250586886f4d0f6628aa0c80bc.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c766532f6e0f574ef1ffc0f0299de.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5ffb13bf975a437643e5e5486ea1b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164d6830188809b5c5c281e3050cdb9.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03d47060be61d9a1419480eade3f1.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6d1cea0a5838d52f1d33e0b5e0b8.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a300511efb35f40f8951828afb6b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28009d1f7d46a517cc7216afa683b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3100159d8358ad9eae0706c8553c9.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f127aaee896ca7503b9367bf96f5c7.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac1f6586414e335c40461f113c3335.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80084bae77f036720160831552c06b.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbdd0923a3b2bf67ff5aca7323b8d3.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b2cc2fd49fd0ca3dc0b41eb749b0c.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfeecf44497840d528c06a3f3ba0e7.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78195302d3355500875aa7022658f78c.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eb6dbd13dfb79ae05c6dfbefcd064.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb49678d519daaa4e7aec85212f06d.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd79dc6c917d56a88c5e1cc13b762.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8e0206c088a90b8b1d72b61d97339.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19996718d5e54417e075d0938dd4acfa.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae23e22efe22c8e03a8ed75ed1666d.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f12dfb3fcfc12ec21536f1c237cad.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfbacb9f500ce15bb1117906866d0.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe62d05f6bc849aa95f1d849152457.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289418bcfc399ca0b862b7dd5d408deb.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444781891816c963f796bbe0016a84ca.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00170774c0d3e97f5d4ab0ea19734536.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6eb30627e6dfe3f033ba849a9a148.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c279feb6c59fce4865707d52e94b5.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb5704cd8a713c34436479e7a55cc.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b5dcfc6bf3cab3c5d1bc2220eed14.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f318251eb2f10ecdab53d4da60a9cf.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c370fb3a72ff689d504b1e56927ee29.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238403eb433a32cd8deb51c55f47be0.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d702868011ae7b1b3d7576102e35a1.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a2b2796c13f3f8524c57c556c87bf.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8164ad8975ddb58e7311dce39db8d.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05aaaa419e9c33fe2c8e83b21d47f8.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62226d89466df916aa52aafc934edad.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8622f2a4b91d07c7c3979e121d35c.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d16648df0b6a752a732fb0b04bac.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1a94e55859cbb0794b97114dadc7.webp"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1dabf372a248e22789474ea0d670.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1eb2d3a6f8f7cd1d3608052785584.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6694e2b7dc176dab031839769b7acf.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d1092442131bc5a5a2427f93abf5a.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e53bf9ac7ef841d4d094df19108bf0.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e0e02a300a554acc19a7b23a6ba0f.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4913f911881619d320b520004c5a.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706f4daf6fe3666ebdc650c19d9793b.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540bde7182e2fd9b95817853fa9d4d6.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f75eb31e4c2a1e8115c06fc998d6f.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc6d44440c05de18a05783880143f8.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d1b871b4d9dea40662ec423ddadd.webp"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee8a66bce7718b1843322757867abf.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400134feede6a1666cc9e823a74ed0.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370758d3d34c7b92b0d861849bd0026a.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd432bd5dc99e6d7f03df9b92faffeb.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b610e0b833cdcaebf263799a1a092.JPG"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368f09b0e52ee17c4b2b1e93b05ceb1.JPG"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef234ec12751b3f59129b1c755c7f22e.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29fd6f510cdd8d0e83aac672d1239c.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276cdb2a30d3b4e5518cfb9b921d0a2.JPG"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc23686e530a8c4aeadc885696aa8.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587ac73b6cdb91e39f673134c665a53.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588a8e9c7f896d5ec0499b670e4521e.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a45b84a249e45d67387b509783c62.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c4a653c1884219677deaed9a3274.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700eb2e05d2a45390364f2d3fd1af8.JPG"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0113377f997462385967d69217446.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736fb6bfbbba0e955d3e9e01040c890.JPG"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76579a35e9b64d19abdd6d0987c973fd.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73771e6757a6630078a30273f6e4800.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce02be15bf057eaffcb4def166f827.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cdc201c55fd6d095372b050040ea9.JPG"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8aac6e775b0b5dab4829eba264c48.JPG"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2da04eba8ab838b014f1438dc8f55d.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331e18bcafed1a0624aae4e5c7f4d16.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3bc69a7c2c6ac5b1469da087217d9.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a22bf25158dc24ab357c544521c71.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d677e86c55eaddefdcdcd7f2040f42f.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cdc652080edb342fa8e393a855fd0.JPG"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f308e48799d89948d5640606d8f2cfe.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58dd73d622a0f20e6a3408851552c.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44463626e46f11664a51bf7855a02b.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13ab5703640f4e80571ac9fb021be.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0778d6c0f046bc02c4b70e80cfc4e.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d155732ed81a420c6e767fb1f3624.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f0586a3b432b68f62d96556b6648.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b6b9afd80a39bc27b01635279b54d.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91908a306e42d41c4cf8bd59b905a20.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74593641828e2026657e90e786072594.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_50" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2590,4724 +2608,4650 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_13238" descr=""/>
+        <xdr:cNvPr id="3" name="product_12346" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="product_10395" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="product_13300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="product_13301" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="product_10350" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="product_10336" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="product_10334" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="product_7700" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="product_13412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="product_7656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="product_6916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="product_6906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="product_36" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="product_7659" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="product_7660" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="product_7652" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="product_7702" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="product_13264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>88</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="product_12322" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>88</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="product_11020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="product_6877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="product_1792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_3523" descr=""/>
+        <xdr:cNvPr id="25" name="product_3503" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_6917" descr=""/>
+        <xdr:cNvPr id="26" name="product_3523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_3503" descr=""/>
+        <xdr:cNvPr id="27" name="product_77" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_77" descr=""/>
+        <xdr:cNvPr id="28" name="product_2566" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_2566" descr=""/>
+        <xdr:cNvPr id="29" name="product_2567" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_2567" descr=""/>
+        <xdr:cNvPr id="30" name="product_2568" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_2568" descr=""/>
+        <xdr:cNvPr id="31" name="product_3468" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="product_38" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="product_2559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_3468" descr=""/>
+        <xdr:cNvPr id="34" name="product_12292" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_12292" descr=""/>
+        <xdr:cNvPr id="35" name="product_39" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_39" descr=""/>
+        <xdr:cNvPr id="36" name="product_40" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_40" descr=""/>
+        <xdr:cNvPr id="37" name="product_73" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_73" descr=""/>
+        <xdr:cNvPr id="38" name="product_3412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_3412" descr=""/>
+        <xdr:cNvPr id="39" name="product_13254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>130</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_13254" descr=""/>
+        <xdr:cNvPr id="40" name="product_147" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>130</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_147" descr=""/>
+        <xdr:cNvPr id="41" name="product_13013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_13013" descr=""/>
+        <xdr:cNvPr id="42" name="product_13267" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_13267" descr=""/>
+        <xdr:cNvPr id="43" name="product_12317" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>140</xdr:row>
+      <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>144</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_12317" descr=""/>
+        <xdr:cNvPr id="44" name="product_3395" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>144</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_3395" descr=""/>
+        <xdr:cNvPr id="45" name="product_10384" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_10384" descr=""/>
+        <xdr:cNvPr id="46" name="product_92" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_92" descr=""/>
+        <xdr:cNvPr id="47" name="product_3449" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>155</xdr:row>
+      <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_3449" descr=""/>
+        <xdr:cNvPr id="48" name="product_3467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>155</xdr:row>
+      <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>160</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_3467" descr=""/>
+        <xdr:cNvPr id="49" name="product_3559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>165</xdr:row>
+      <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_3559" descr=""/>
+        <xdr:cNvPr id="50" name="product_11007" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>165</xdr:row>
+      <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_11007" descr=""/>
+        <xdr:cNvPr id="51" name="product_44" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>170</xdr:row>
+      <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>173</xdr:row>
+      <xdr:row>174</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_44" descr=""/>
+        <xdr:cNvPr id="52" name="product_12332" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>175</xdr:row>
+      <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_12332" descr=""/>
+        <xdr:cNvPr id="53" name="product_10351" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>180</xdr:row>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_10351" descr=""/>
+        <xdr:cNvPr id="54" name="product_13417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>180</xdr:row>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_13417" descr=""/>
+        <xdr:cNvPr id="55" name="product_6879" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_6879" descr=""/>
+        <xdr:cNvPr id="56" name="product_10346" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>187</xdr:row>
+      <xdr:row>186</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_10346" descr=""/>
+        <xdr:cNvPr id="57" name="product_12300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>187</xdr:row>
+      <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_12300" descr=""/>
+        <xdr:cNvPr id="58" name="product_72" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>192</xdr:row>
+      <xdr:row>194</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_72" descr=""/>
+        <xdr:cNvPr id="59" name="product_12304" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>192</xdr:row>
+      <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>197</xdr:row>
+      <xdr:row>196</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_12304" descr=""/>
+        <xdr:cNvPr id="60" name="product_12311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>197</xdr:row>
+      <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>199</xdr:row>
+      <xdr:row>197</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_12311" descr=""/>
+        <xdr:cNvPr id="61" name="product_3379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>199</xdr:row>
+      <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>200</xdr:row>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_3379" descr=""/>
+        <xdr:cNvPr id="62" name="product_79" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>200</xdr:row>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_79" descr=""/>
+        <xdr:cNvPr id="63" name="product_93" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>205</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_93" descr=""/>
+        <xdr:cNvPr id="64" name="product_78" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>205</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>207</xdr:row>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_78" descr=""/>
+        <xdr:cNvPr id="65" name="product_3397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>207</xdr:row>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_3397" descr=""/>
+        <xdr:cNvPr id="66" name="product_81" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_81" descr=""/>
+        <xdr:cNvPr id="67" name="product_94" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>215</xdr:row>
+      <xdr:row>214</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_94" descr=""/>
+        <xdr:cNvPr id="68" name="product_3443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>215</xdr:row>
+      <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>217</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_3443" descr=""/>
+        <xdr:cNvPr id="69" name="product_12290" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>217</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>219</xdr:row>
+      <xdr:row>223</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_97" descr=""/>
+        <xdr:cNvPr id="70" name="product_10393" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>219</xdr:row>
+      <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>224</xdr:row>
+      <xdr:row>226</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_12290" descr=""/>
+        <xdr:cNvPr id="71" name="product_96" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>224</xdr:row>
+      <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_10393" descr=""/>
+        <xdr:cNvPr id="72" name="product_10339" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_96" descr=""/>
+        <xdr:cNvPr id="73" name="product_7735" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_10339" descr=""/>
+        <xdr:cNvPr id="74" name="product_13216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>234</xdr:row>
+      <xdr:row>237</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_7735" descr=""/>
+        <xdr:cNvPr id="75" name="product_11001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>234</xdr:row>
+      <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>240</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_13216" descr=""/>
+        <xdr:cNvPr id="76" name="product_3418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>241</xdr:row>
+      <xdr:row>248</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_11001" descr=""/>
+        <xdr:cNvPr id="77" name="product_13341" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>241</xdr:row>
+      <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>254</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_3418" descr=""/>
+        <xdr:cNvPr id="78" name="product_7737" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>246</xdr:row>
+      <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>252</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_13341" descr=""/>
+        <xdr:cNvPr id="79" name="product_3356" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>254</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>258</xdr:row>
+      <xdr:row>259</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_7737" descr=""/>
+        <xdr:cNvPr id="80" name="product_128" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>258</xdr:row>
+      <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>261</xdr:row>
+      <xdr:row>260</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_3356" descr=""/>
+        <xdr:cNvPr id="81" name="product_10397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>261</xdr:row>
+      <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>262</xdr:row>
+      <xdr:row>264</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_128" descr=""/>
+        <xdr:cNvPr id="82" name="product_10388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>262</xdr:row>
+      <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>263</xdr:row>
+      <xdr:row>267</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_10397" descr=""/>
+        <xdr:cNvPr id="83" name="product_7706" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>263</xdr:row>
+      <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>267</xdr:row>
+      <xdr:row>269</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_10388" descr=""/>
+        <xdr:cNvPr id="84" name="product_133" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>267</xdr:row>
+      <xdr:row>269</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>270</xdr:row>
+      <xdr:row>271</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_7706" descr=""/>
+        <xdr:cNvPr id="85" name="product_131" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>270</xdr:row>
+      <xdr:row>273</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>272</xdr:row>
+      <xdr:row>274</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_133" descr=""/>
+        <xdr:cNvPr id="86" name="product_135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>272</xdr:row>
+      <xdr:row>274</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>274</xdr:row>
+      <xdr:row>276</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_131" descr=""/>
+        <xdr:cNvPr id="87" name="product_137" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>277</xdr:row>
+      <xdr:row>279</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_135" descr=""/>
+        <xdr:cNvPr id="88" name="product_138" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>277</xdr:row>
+      <xdr:row>281</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>279</xdr:row>
+      <xdr:row>283</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_137" descr=""/>
+        <xdr:cNvPr id="89" name="product_12351" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>279</xdr:row>
+      <xdr:row>283</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>282</xdr:row>
+      <xdr:row>285</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_138" descr=""/>
+        <xdr:cNvPr id="90" name="product_52" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>284</xdr:row>
+      <xdr:row>285</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>286</xdr:row>
+      <xdr:row>287</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_12351" descr=""/>
+        <xdr:cNvPr id="91" name="product_6919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>286</xdr:row>
+      <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>288</xdr:row>
+      <xdr:row>289</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_52" descr=""/>
+        <xdr:cNvPr id="92" name="product_65" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>288</xdr:row>
+      <xdr:row>289</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>290</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_6919" descr=""/>
+        <xdr:cNvPr id="93" name="product_85" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>290</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>292</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_65" descr=""/>
+        <xdr:cNvPr id="94" name="product_88" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>292</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>296</xdr:row>
+      <xdr:row>300</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_85" descr=""/>
+        <xdr:cNvPr id="95" name="product_3321" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>296</xdr:row>
+      <xdr:row>300</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>300</xdr:row>
+      <xdr:row>301</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_88" descr=""/>
+        <xdr:cNvPr id="96" name="product_91" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>300</xdr:row>
+      <xdr:row>301</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>302</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_3321" descr=""/>
+        <xdr:cNvPr id="97" name="product_3390" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>302</xdr:row>
+      <xdr:row>303</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>303</xdr:row>
+      <xdr:row>308</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_91" descr=""/>
+        <xdr:cNvPr id="98" name="product_98" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>303</xdr:row>
+      <xdr:row>308</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>304</xdr:row>
+      <xdr:row>312</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_3390" descr=""/>
+        <xdr:cNvPr id="99" name="product_3434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>305</xdr:row>
+      <xdr:row>312</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>310</xdr:row>
+      <xdr:row>313</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_98" descr=""/>
+        <xdr:cNvPr id="100" name="product_3231" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>310</xdr:row>
+      <xdr:row>313</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_3434" descr=""/>
+        <xdr:cNvPr id="101" name="product_101" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_3231" descr=""/>
+        <xdr:cNvPr id="102" name="product_2560" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>316</xdr:row>
+      <xdr:row>321</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_101" descr=""/>
+        <xdr:cNvPr id="103" name="product_13255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>316</xdr:row>
+      <xdr:row>321</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>317</xdr:row>
+      <xdr:row>327</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_2560" descr=""/>
+        <xdr:cNvPr id="104" name="product_3488" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>317</xdr:row>
+      <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>322</xdr:row>
+      <xdr:row>329</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_13255" descr=""/>
+        <xdr:cNvPr id="105" name="product_12367" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>322</xdr:row>
+      <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>327</xdr:row>
+      <xdr:row>331</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_3488" descr=""/>
+        <xdr:cNvPr id="106" name="product_3320" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>327</xdr:row>
+      <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>329</xdr:row>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_12367" descr=""/>
+        <xdr:cNvPr id="107" name="product_114" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>329</xdr:row>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>331</xdr:row>
+      <xdr:row>342</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_3320" descr=""/>
+        <xdr:cNvPr id="108" name="product_117" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>331</xdr:row>
+      <xdr:row>342</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>335</xdr:row>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_114" descr=""/>
+        <xdr:cNvPr id="109" name="product_120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>335</xdr:row>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>341</xdr:row>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_117" descr=""/>
+        <xdr:cNvPr id="110" name="product_122" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>341</xdr:row>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>345</xdr:row>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_120" descr=""/>
+        <xdr:cNvPr id="111" name="product_125" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>345</xdr:row>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>350</xdr:row>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_122" descr=""/>
+        <xdr:cNvPr id="112" name="product_107" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>350</xdr:row>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>355</xdr:row>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_125" descr=""/>
+        <xdr:cNvPr id="113" name="product_110" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>355</xdr:row>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>360</xdr:row>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_107" descr=""/>
+        <xdr:cNvPr id="114" name="product_60" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>360</xdr:row>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>365</xdr:row>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_110" descr=""/>
+        <xdr:cNvPr id="115" name="product_3345" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>365</xdr:row>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>372</xdr:row>
+      <xdr:row>380</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_60" descr=""/>
+        <xdr:cNvPr id="116" name="product_3260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>372</xdr:row>
+      <xdr:row>380</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>376</xdr:row>
+      <xdr:row>381</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_3345" descr=""/>
+        <xdr:cNvPr id="117" name="product_3243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>376</xdr:row>
+      <xdr:row>381</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>378</xdr:row>
+      <xdr:row>384</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_3260" descr=""/>
+        <xdr:cNvPr id="118" name="product_141" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>378</xdr:row>
+      <xdr:row>384</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>379</xdr:row>
+      <xdr:row>385</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_3243" descr=""/>
+        <xdr:cNvPr id="119" name="product_10358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>379</xdr:row>
+      <xdr:row>385</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>382</xdr:row>
+      <xdr:row>387</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_141" descr=""/>
+        <xdr:cNvPr id="120" name="product_66" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>382</xdr:row>
+      <xdr:row>387</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>383</xdr:row>
+      <xdr:row>388</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_10358" descr=""/>
+        <xdr:cNvPr id="121" name="product_69" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>383</xdr:row>
+      <xdr:row>388</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>385</xdr:row>
+      <xdr:row>390</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_66" descr=""/>
+        <xdr:cNvPr id="122" name="product_13259" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>385</xdr:row>
+      <xdr:row>392</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>386</xdr:row>
+      <xdr:row>396</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_69" descr=""/>
+        <xdr:cNvPr id="123" name="product_6843" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>386</xdr:row>
+      <xdr:row>396</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>388</xdr:row>
+      <xdr:row>403</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_13259" descr=""/>
+        <xdr:cNvPr id="124" name="product_12350" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>390</xdr:row>
+      <xdr:row>403</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>394</xdr:row>
+      <xdr:row>408</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_6843" descr=""/>
+        <xdr:cNvPr id="125" name="product_13424" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>394</xdr:row>
+      <xdr:row>408</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>401</xdr:row>
+      <xdr:row>409</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_12350" descr=""/>
+        <xdr:cNvPr id="126" name="product_12309" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>401</xdr:row>
+      <xdr:row>409</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>405</xdr:row>
+      <xdr:row>410</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_13424" descr=""/>
+        <xdr:cNvPr id="127" name="product_13263" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
-        <a:stretch>
-[...72 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -7568,59 +7512,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-gorbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/?sku=13338" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=13238" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=12370" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-seray-galtovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/?sku=13302" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13319" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13320" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-galtovanay-seray/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-rozovay-kolotay/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-rozovay-galtovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=7701" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11013" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11014" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11015" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=12335" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=13269" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13412" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=7657" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13210" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13211" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13413" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-pilenay/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6908" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7673" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6904" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7674" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7675" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=6907" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=3353" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=37" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=10355" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=12288" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=10354" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=3354" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7665" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7666" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7667" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7668" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-kolotay/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/?sku=3417" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7653" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7669" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7670" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7671" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7672" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=7703" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11012" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11010" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11011" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=13264" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=2586" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=12355" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=12322" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=6894" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=46" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=48" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=12369" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=13237" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11021" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=1793" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=1794" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=2585" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=6867" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=6868" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11008" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/?sku=6878" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/?sku=12349" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-polosatik/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-zolotay-osen-galtovanyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/218-but-moscovskyi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-zolotay-osen/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/?sku=7731" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/?sku=6882" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-seryy-sverkach_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-zheltyy-s-razvodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-zheltyy-s-razvodom/?sku=3241" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-rozovyy-galtovannyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-rozovyy-galtovannyy_1/?sku=6914" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-sero-zeljonyj-galtovannyj2/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-seryy-s-sinim-ottenkom-galtovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-sero-zeljonyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kostrovische-iz-lemezita/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kostrovische-iz-lemezita/?sku=13411" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/210-valuny-gornye-elbrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/valuny-gornye/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/valuny-gornye/?sku=6806" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/214-valuny-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/214-valuny-zmeevik/?sku=11005" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/miotis/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=13254" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=3407" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/211-yashma/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/211-yashma/?sku=3408" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalny-pion/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalny-pion/?sku=13014" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/?sku=13267" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/?sku=6869" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=12317" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=12318" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=13332" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-sero-belay/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-sero-belay/?sku=13323" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-jemchug/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-jemchug/?sku=7648" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=2576" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=2577" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=3524" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3432" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3396" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=2580" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=2581" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=3526" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=11006" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3559" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3560" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=11007" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=3392" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=3393" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=13268" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/?sku=2572" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/?sku=12321" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les-galtovannay/?sku=12333" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/?sku=10351" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/?sku=3465" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-antracit/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=6879" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=3521" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/?sku=10347" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/?sku=10337" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/176-kroshka-malinovay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/176-kroshka-malinovay-/?sku=3429" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/?sku=3527" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/?sku=12345" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=149" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=2579" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=13249" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=13236" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroschka-serasy-gorniy-blesk/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroschka-serasy-gorniy-blesk/?sku=12312" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-persik-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-pion/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-pion/?sku=3259" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=7730" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=12353" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/?sku=2540" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/?sku=3397" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2544" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2571" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12320" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12337" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/?sku=2545" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-yatarnay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-yatarnay-galtovannaya/?sku=3420" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=12290" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=3415" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=3550" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=13257" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=10393" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=3442" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=83" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/181-kroshka-mramornaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/181-kroshka-mramornaya-seraya/?sku=3448" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay/?sku=12283" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/?sku=7735" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/?sku=13217" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11001" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11003" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11004" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=12336" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-yantarnay/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-yantarnay/?sku=3419" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-yantarnay/?sku=3421" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13341" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13343" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13344" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13345" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13346" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=7737" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11016" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11017" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/?sku=11591" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/?sku=11592" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/?sku=10397" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=10388" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=7717" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=13297" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/?sku=7706" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/?sku=7705" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/275-plitka-sero-zeljonaya-so-skolom/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/275-plitka-sero-zeljonaya-so-skolom/?sku=134" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/277-plitka-obozhjonnaya-so-skolom/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/277-plitka-obozhjonnaya-so-skolom/?sku=3245" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/polosa-iz-lemezita-obozhjonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/279-polosa-iz-peschanika-sero-zelenogo-obozhjonnogo-garbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/279-polosa-iz-peschanika-sero-zelenogo-obozhjonnogo-garbushka/?sku=11009" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/?sku=11593" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/?sku=12323" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-ural/?sku=12352" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/273-granit-uralskij/?sku=52" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/273-granit-uralskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj/?sku=6920" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/?sku=7698" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=3404" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=89" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3316" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3410" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/?sku=3323" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/262-malakhit-galtovannyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-zelenyi-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-zelenyi-drakon-galtovaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=99" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=100" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=3291" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=3441" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3434" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3436" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3543" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-seriy-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-siniy-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-siniy-drakon-galtovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1785" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1786" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3244" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3427" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3562" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=105" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3557" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3364" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-solnechniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-solnechniy/?sku=12368" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/?sku=10386" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=115" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=116" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=3539" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=118" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=119" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=3232" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=3233" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=13284" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=121" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=3234" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=3235" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=7720" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=3528" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=3472" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=10357" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=126" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=3261" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=127" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=3495" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=108" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=109" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=3483" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=3556" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=111" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3447" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3522" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3549" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=3444" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=7704" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13271" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13321" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13296" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13426" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=10356" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=13272" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=13425" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva/?sku=7715" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva-galtovanniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/?sku=3251" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/?sku=13256" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-galtovanniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/252-sericit-biruza-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/252-sericit-biruza-moshenie-i-oblitsovka/?sku=67" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/253-sericit-biruzovyi-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-format/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-format/?sku=13262" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6843" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6845" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=11594" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=12350" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=10335" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6861" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6862" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13171" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13224" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=13424" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6836" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6837" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-kvartsyta-staryj-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-sero-sinego-peschannika/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-gorbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka-krupnie/?sku=13338" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-peschanika/?sku=12370" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-seray-galtovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-chernay-mostovay/?sku=13302" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13319" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-stariy-gorod/?sku=13320" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-galtovanay-seray/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-rozovay-kolotay/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-granitnaya-rozovay-galtovanaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=7701" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11013" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11014" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=11015" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=12335" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pilenay/?sku=13269" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13412" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=7657" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13210" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-galtovannaya/?sku=13211" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-pilenay/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6908" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7673" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=6904" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7674" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay/?sku=7675" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=6907" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=3353" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=37" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=10355" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=12288" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-iz-sero-zeljonogo-peschanika-galtovannaya2/?sku=10354" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=3354" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7665" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7666" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7667" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/267-bruschatka-iz-sero-zeljonogo-peschanika/?sku=7668" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-kolotay/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-lemezita-koloto-galtovannaya/?sku=3417" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7653" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7669" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7670" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7671" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/269-bruschatka-peschanika-krasnay-pilenaya/?sku=7672" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=7703" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11012" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11010" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/bruschatka-iz-kvarzita-pileno-galtovannay/?sku=11011" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=13264" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=2586" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-pestriy/?sku=12355" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=12322" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=6894" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=46" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=48" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=12369" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/223-golysh-morskoj/?sku=13237" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11021" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=1793" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=1794" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=2585" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=6867" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=6868" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-sero-belyy/?sku=11008" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/?sku=6878" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-ploskiy-1/?sku=12349" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/golysh-rechnoy-polosatik/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-zolotay-osen/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-zolotay-osen-galtovanyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/?sku=7731" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/204-kirpichik-rechnoj/?sku=6882" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-seryy-sverkach_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-zheltyy-s-razvodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-zheltyy-s-razvodom/?sku=3241" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-rozovyy-galtovannyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-rozovyy-galtovannyy_1/?sku=6914" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-sero-zeljonyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/217-but-sero-zeljonyj-galtovannyj2/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/but-seryy-s-sinim-ottenkom-galtovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kostrovische-iz-lemezita/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kostrovische-iz-lemezita/?sku=13411" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/210-valuny-gornye-elbrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/valuny-gornye/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/valuny-gornye/?sku=6806" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/214-valuny-zmeevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/214-valuny-zmeevik/?sku=11005" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/miotis/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=13254" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/205-kvartsit-zhjoltyj-fraktsiya/?sku=3407" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/211-yashma/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/211-yashma/?sku=3408" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalny-pion/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalny-pion/?sku=13014" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/?sku=13267" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/skalnik-grafit/?sku=6869" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=12317" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=12318" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-granit-rif/?sku=13332" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-sero-belay/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-sero-belay/?sku=13323" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-jemchug/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-jemchug/?sku=7648" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=2576" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=2577" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/195-galka-morskaya/?sku=3524" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3432" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/196-galka-morskay-krimskay/?sku=3396" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=2580" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=2581" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=3526" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-chernomorskaya/?sku=11006" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3559" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/192-galka-rechnaya-zhjoltaya/?sku=3560" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=11007" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=3392" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=3393" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/galka-rechnaya-pestray/?sku=13268" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/?sku=2572" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/191-galka-rechnaya-sinyaya/?sku=12321" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les-galtovannay/?sku=12333" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/?sku=10351" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-oseniy-les/?sku=3465" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-antracit/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=6879" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-zlatolit-listopad_/?sku=3521" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/?sku=10347" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-lemezit/?sku=10337" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/176-kroshka-malinovay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/176-kroshka-malinovay-/?sku=3429" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/?sku=3527" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/149-zmevik/?sku=12345" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=12304" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=2579" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=13249" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/182-yashma/?sku=13236" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroschka-serasy-gorniy-blesk/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroschka-serasy-gorniy-blesk/?sku=12312" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-persik-galtovannay/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-pion/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-pion/?sku=3259" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=7730" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya/?sku=12353" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-belaya-galtovannaya/?sku=2540" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/?sku=3397" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-rozovay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2544" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-seray-galtovannaya/?sku=2571" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12320" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/178-kroshka-mramornaya-medovay/?sku=12337" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serobelay-galtovannaya/?sku=2545" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=12290" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=3415" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=3550" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kposhka-chernay/?sku=13257" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=10393" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=3442" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-chernay-galtovannaya/?sku=83" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/181-kroshka-mramornaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/181-kroshka-mramornaya-seraya/?sku=3448" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/181-kroshka-mramornaya-seraya/?sku=13428" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay/?sku=12283" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/?sku=7735" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-serebristay-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya-1/?sku=13217" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11001" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11003" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=11004" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-mramornaya-super-belaya-galtovannaya/?sku=12336" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-yantarnay/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-yantarnay/?sku=3419" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kroshka-yantarnay/?sku=3421" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13341" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13343" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13344" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13345" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plita-granitnaya--termo/?sku=13346" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=7737" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11016" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-kvarzit-sedoi-ural/?sku=11017" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/?sku=11591" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/?sku=13433" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-staryy-zamok/?sku=11592" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitka-iz-zlatolita-zoloto-aztekov/?sku=10397" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=10388" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=7717" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-polosa-iz-slantsa-krylo-vorona/?sku=13297" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/?sku=7706" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-plitka-oblitsovka/?sku=7705" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/275-plitka-sero-zeljonaya-so-skolom/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/275-plitka-sero-zeljonaya-so-skolom/?sku=134" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/277-plitka-obozhjonnaya-so-skolom/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/277-plitka-obozhjonnaya-so-skolom/?sku=3245" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/polosa-iz-lemezita-obozhjonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/279-polosa-iz-peschanika-sero-zelenogo-obozhjonnogo-garbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/279-polosa-iz-peschanika-sero-zelenogo-obozhjonnogo-garbushka/?sku=11009" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/?sku=11593" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/278-polosa-iz-peschanika-sero-zelenogo-garbushka/?sku=12323" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/granit-ural/?sku=12352" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/273-granit-uralskij/?sku=52" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/273-granit-uralskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj/?sku=6920" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/250-zlatolit-zhjoltyj-galtovannyj/?sku=7698" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=3404" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/244-lemezit-moshenie-i-oblitsovka/?sku=13427" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=89" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3316" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/242-peschanik-lemezit-galtovaniy/?sku=3410" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/261-malakhit-moshenie-i-oblitsovka/?sku=3323" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/262-malakhit-galtovannyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-zelenyi-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-zelenyi-drakon-galtovaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=99" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=100" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=3291" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka/?sku=3441" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3434" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3436" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/241-peschanik-zolotaya-osen-moshenie-i-oblitsovka-1/?sku=3543" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-seriy-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/peschanik-siniy-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-siniy-drakon-galtovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1785" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=1786" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3244" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=3427" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-s-risunkom-pod-derevo/?sku=13432" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3562" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=105" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3557" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=3364" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/238-peschanik-tigrovyj-galtovannyj/?sku=13431" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-solnechniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-solnechniy/?sku=12368" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-rozobiy-obozhjonnyj/?sku=10386" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=115" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=116" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=3539" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/239-peschanik-tigrovyj-galtovannyj-obozhjonnyj/?sku=13430" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=118" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=119" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=3232" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=3233" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie-i-oblitsovka/?sku=13284" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=121" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=3234" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyj-galtovannyj/?sku=3235" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=7720" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=3528" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=3472" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/228-peschanik-sero-zeljonyj-s-sinim-ottenkom-moshenie-i-oblitsovka/?sku=10357" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=126" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=3261" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=127" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-zeljonyj-s-sinim-ottenkom-galtovannyj-moshenie-i-oblitsovka/?sku=3495" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=108" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=109" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=3483" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/233-peschanik-obozhjonnyj2-moshenie-i-oblitsovka/?sku=3556" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=111" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3447" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3522" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/237-peschanik-galtovannyj-obozhjonnyj/?sku=3549" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=3444" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=7704" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13271" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13321" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13296" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13426" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/255-serizit-stariy-zamok-oblitsovka/?sku=13429" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=10356" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=13272" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-sericit-stariy-zamok-galtovannyj-2-2-5sm/?sku=13425" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva/?sku=7715" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plitnyak-slanets-kora-dereva-galtovanniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/?sku=3251" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona/?sku=13256" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-galtovanniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/252-sericit-biruza-moshenie-i-oblitsovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/252-sericit-biruza-moshenie-i-oblitsovka/?sku=67" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/253-sericit-biruzovyi-galtovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-format/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/282-plitnyk-iz-slantsa-krylo-vorona-format/?sku=13262" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6843" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=6845" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/235-peschanik-sero-zeljonyi-galtovannyj-krupnyi/?sku=11594" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=12350" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=10335" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6861" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=6862" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13171" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/225-peschanik-sero-zeljonyj-moshenie/?sku=13224" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6875" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6836" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=13434" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/229-peschanik-sero-sinim-ottenkom-galtovannyj-krupno/?sku=6837" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-kvartsyta-staryj-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/plity-poshagovye-iz-sero-sinego-peschannika/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F407"/>
+  <dimension ref="A1:F410"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -7702,7169 +7646,7222 @@
       <c r="E11" s="11">
         <v>2500.0</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
       <c r="A12" s="13">
         <v>3</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="11">
         <v>2700.0</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="13" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
+    <row r="13" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
       <c r="A13" s="13">
         <v>4</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="11">
-        <v>20.0</v>
+        <v>25.0</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="14" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
+    <row r="14" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
       <c r="A14" s="13">
         <v>5</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="11">
-        <v>25.0</v>
+        <v>28.0</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="15" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
-[...4 lines deleted...]
-      <c r="C15" s="7" t="s">
+    <row r="15" spans="1:6" outlineLevel="1">
+      <c r="A15" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="D15" s="7" t="s">
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="2"/>
+    </row>
+    <row r="16" spans="1:6" outlineLevel="2">
+      <c r="A16" s="15" t="s">
         <v>25</v>
-      </c>
-[...9 lines deleted...]
-        <v>26</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="9"/>
       <c r="F16" s="2"/>
     </row>
-    <row r="17" spans="1:6" outlineLevel="2">
-      <c r="A17" s="15" t="s">
+    <row r="17" spans="1:6" outlineLevel="3">
+      <c r="A17" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A18" s="13">
+        <v>1</v>
+      </c>
+      <c r="B18" s="6"/>
+      <c r="C18" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="2"/>
-[...25 lines deleted...]
-    <row r="19" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="E18" s="11">
+        <v>4800.0</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A19" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="11">
-        <v>4800.0</v>
+        <v>4700.0</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A20" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="11">
-        <v>4500.0</v>
+        <v>5500.0</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="21" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="21" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A21" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="11">
-        <v>5500.0</v>
+        <v>4450.0</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A22" s="13">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="11">
         <v>4450.0</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A23" s="13">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="11">
         <v>4450.0</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="24" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="24" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A24" s="13">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="11">
-        <v>4450.0</v>
+        <v>4800.0</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A25" s="13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="11">
-        <v>4800.0</v>
+        <v>4200.0</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A26" s="13">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="11">
-        <v>4200.0</v>
+        <v>4900.0</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="27" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="27" spans="1:6" outlineLevel="3">
       <c r="A27" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="11">
-        <v>4600.0</v>
+        <v>4300.0</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:6" outlineLevel="3">
       <c r="A28" s="13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E28" s="11">
-        <v>4300.0</v>
+        <v>4400.0</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6" outlineLevel="3">
       <c r="A29" s="13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="11">
-        <v>4400.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6" outlineLevel="3">
       <c r="A30" s="13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="11">
-        <v>4500.0</v>
+        <v>5800.0</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6" outlineLevel="3">
       <c r="A31" s="13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E31" s="11">
-        <v>5800.0</v>
+        <v>5900.0</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6" outlineLevel="3">
       <c r="A32" s="13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E32" s="11">
-        <v>5900.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:6" outlineLevel="3">
       <c r="A33" s="13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="11">
-        <v>2900.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="34" spans="1:6" outlineLevel="3">
+    <row r="34" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A34" s="13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="11">
-        <v>2100.0</v>
+        <v>3700.0</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="35" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="35" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A35" s="13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="11">
-        <v>3700.0</v>
+        <v>3800.0</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="36" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="36" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A36" s="13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="11">
         <v>3800.0</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="37" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="37" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A37" s="13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="11">
-        <v>3800.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="38" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="38" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A38" s="13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>67</v>
       </c>
       <c r="E38" s="11">
         <v>4100.0</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="39" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="39" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A39" s="13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>69</v>
       </c>
       <c r="E39" s="11">
-        <v>4100.0</v>
+        <v>3400.0</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A40" s="13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E40" s="11">
-        <v>4100.0</v>
+        <v>3750.0</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="41" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="41" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A41" s="13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="11">
-        <v>3400.0</v>
+        <v>3750.0</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A42" s="13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E42" s="11">
-        <v>3750.0</v>
+        <v>3950.0</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A43" s="13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="11">
-        <v>3750.0</v>
+        <v>3950.0</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A44" s="13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>79</v>
       </c>
       <c r="E44" s="11">
-        <v>3950.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A45" s="13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E45" s="11">
-        <v>3950.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="46" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="46" spans="1:6" outlineLevel="3">
       <c r="A46" s="13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>83</v>
       </c>
       <c r="E46" s="11">
-        <v>4100.0</v>
+        <v>3600.0</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="47" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="47" spans="1:6" outlineLevel="3">
       <c r="A47" s="13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>85</v>
       </c>
       <c r="E47" s="11">
-        <v>4100.0</v>
+        <v>3600.0</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:6" outlineLevel="3">
       <c r="A48" s="13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>87</v>
       </c>
       <c r="E48" s="11">
-        <v>3500.0</v>
+        <v>3800.0</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:6" outlineLevel="3">
       <c r="A49" s="13">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E49" s="11">
-        <v>3500.0</v>
+        <v>3800.0</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:6" outlineLevel="3">
       <c r="A50" s="13">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E50" s="11">
-        <v>3800.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:6" outlineLevel="3">
       <c r="A51" s="13">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E51" s="11">
-        <v>3800.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6" outlineLevel="3">
       <c r="A52" s="13">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E52" s="11">
-        <v>4000.0</v>
+        <v>4300.0</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="53" spans="1:6" outlineLevel="3">
+    <row r="53" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A53" s="13">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E53" s="11">
-        <v>4000.0</v>
+        <v>3100.0</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="54" spans="1:6" outlineLevel="3">
+    <row r="54" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A54" s="13">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>99</v>
       </c>
       <c r="E54" s="11">
-        <v>4200.0</v>
+        <v>3100.0</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A55" s="13">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E55" s="11">
-        <v>2800.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A56" s="13">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>103</v>
       </c>
       <c r="E56" s="11">
-        <v>2800.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A57" s="13">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>105</v>
       </c>
       <c r="E57" s="11">
-        <v>3000.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A58" s="13">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>107</v>
       </c>
       <c r="E58" s="11">
-        <v>3000.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="59" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="59" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A59" s="13">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>109</v>
       </c>
       <c r="E59" s="11">
-        <v>3200.0</v>
+        <v>3600.0</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="60" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="60" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A60" s="13">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>111</v>
       </c>
       <c r="E60" s="11">
-        <v>3200.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="61" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="61" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A61" s="13">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>113</v>
       </c>
       <c r="E61" s="11">
-        <v>3600.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="62" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="62" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A62" s="13">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>115</v>
       </c>
       <c r="E62" s="11">
-        <v>4100.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="63" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="63" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A63" s="13">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>117</v>
       </c>
       <c r="E63" s="11">
-        <v>4100.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A64" s="13">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E64" s="11">
-        <v>3300.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A65" s="13">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>121</v>
       </c>
       <c r="E65" s="11">
-        <v>3300.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A66" s="13">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>123</v>
       </c>
       <c r="E66" s="11">
-        <v>3500.0</v>
+        <v>3700.0</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A67" s="13">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E67" s="11">
-        <v>3500.0</v>
+        <v>3700.0</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="68" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="68" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A68" s="13">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>127</v>
       </c>
       <c r="E68" s="11">
-        <v>3700.0</v>
+        <v>5100.0</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="69" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="69" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A69" s="13">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>129</v>
       </c>
       <c r="E69" s="11">
-        <v>3700.0</v>
+        <v>5200.0</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A70" s="13">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E70" s="11">
-        <v>5100.0</v>
+        <v>5600.0</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A71" s="13">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>133</v>
       </c>
       <c r="E71" s="11">
-        <v>5200.0</v>
+        <v>6800.0</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A72" s="13">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>135</v>
       </c>
       <c r="E72" s="11">
-        <v>5600.0</v>
+        <v>6900.0</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="73" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C73" s="7" t="s">
+    <row r="73" spans="1:6" outlineLevel="2">
+      <c r="A73" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="D73" s="7" t="s">
+      <c r="B73" s="2"/>
+      <c r="C73" s="2"/>
+      <c r="D73" s="2"/>
+      <c r="E73" s="9"/>
+      <c r="F73" s="2"/>
+    </row>
+    <row r="74" spans="1:6" outlineLevel="3">
+      <c r="A74" s="16" t="s">
         <v>137</v>
       </c>
-      <c r="E73" s="11">
-[...11 lines deleted...]
-      <c r="C74" s="7" t="s">
+      <c r="B74" s="2"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="2"/>
+      <c r="E74" s="9"/>
+      <c r="F74" s="2"/>
+    </row>
+    <row r="75" spans="1:6" outlineLevel="4">
+      <c r="A75" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+      <c r="A76" s="13">
+        <v>1</v>
+      </c>
+      <c r="B76" s="6"/>
+      <c r="C76" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="D74" s="7" t="s">
+      <c r="D76" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="E74" s="11">
-[...7 lines deleted...]
-      <c r="A75" s="15" t="s">
+      <c r="E76" s="11">
+        <v>20.0</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+      <c r="A77" s="13">
+        <v>2</v>
+      </c>
+      <c r="B77" s="6"/>
+      <c r="C77" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="B75" s="2"/>
-[...6 lines deleted...]
-      <c r="A76" s="16" t="s">
+      <c r="D77" s="7" t="s">
         <v>141</v>
       </c>
-      <c r="B76" s="2"/>
-[...22 lines deleted...]
-        <v>11</v>
+      <c r="E77" s="11">
+        <v>20.0</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A78" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E78" s="11">
         <v>20.0</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A79" s="13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="E79" s="11">
         <v>20.0</v>
       </c>
       <c r="F79" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="80" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="80" spans="1:6" outlineLevel="4">
       <c r="A80" s="13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="E80" s="11">
         <v>20.0</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="81" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="81" spans="1:6" outlineLevel="4">
       <c r="A81" s="13">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E81" s="11">
         <v>20.0</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:6" outlineLevel="4">
       <c r="A82" s="13">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>151</v>
       </c>
       <c r="E82" s="11">
         <v>20.0</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:6" outlineLevel="4">
       <c r="A83" s="13">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>153</v>
       </c>
       <c r="E83" s="11">
         <v>20.0</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:6" outlineLevel="4">
       <c r="A84" s="13">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E84" s="11">
         <v>20.0</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:6" outlineLevel="4">
       <c r="A85" s="13">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="E85" s="11">
-        <v>20.0</v>
+        <v>25.0</v>
       </c>
       <c r="F85" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:6" outlineLevel="4">
       <c r="A86" s="13">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E86" s="11">
-        <v>20.0</v>
+        <v>25.0</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:6" outlineLevel="4">
       <c r="A87" s="13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E87" s="11">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:6" outlineLevel="4">
       <c r="A88" s="13">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>163</v>
       </c>
       <c r="E88" s="11">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:6" outlineLevel="4">
       <c r="A89" s="13">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>165</v>
       </c>
       <c r="E89" s="11">
         <v>20.0</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:6" outlineLevel="4">
       <c r="A90" s="13">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E90" s="11">
         <v>20.0</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:6" outlineLevel="4">
       <c r="A91" s="13">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="E91" s="11">
         <v>20.0</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:6" outlineLevel="4">
       <c r="A92" s="13">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="E92" s="11">
         <v>20.0</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:6" outlineLevel="4">
       <c r="A93" s="13">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E93" s="11">
         <v>20.0</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:6" outlineLevel="4">
       <c r="A94" s="13">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="E94" s="11">
         <v>20.0</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="95" spans="1:6" outlineLevel="4">
+    <row r="95" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A95" s="13">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>177</v>
       </c>
       <c r="E95" s="11">
         <v>20.0</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="96" spans="1:6" outlineLevel="4">
+    <row r="96" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A96" s="13">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E96" s="11">
         <v>20.0</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A97" s="13">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>181</v>
       </c>
       <c r="E97" s="11">
         <v>20.0</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="98" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="98" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A98" s="13">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>183</v>
       </c>
       <c r="E98" s="11">
         <v>20.0</v>
       </c>
       <c r="F98" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="99" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C99" s="7" t="s">
+    <row r="99" spans="1:6" outlineLevel="2">
+      <c r="A99" s="15" t="s">
         <v>184</v>
       </c>
-      <c r="D99" s="7" t="s">
+      <c r="B99" s="2"/>
+      <c r="C99" s="2"/>
+      <c r="D99" s="2"/>
+      <c r="E99" s="9"/>
+      <c r="F99" s="2"/>
+    </row>
+    <row r="100" spans="1:6" outlineLevel="3">
+      <c r="A100" s="16" t="s">
         <v>185</v>
       </c>
-      <c r="E99" s="11">
-[...11 lines deleted...]
-      <c r="C100" s="7" t="s">
+      <c r="B100" s="2"/>
+      <c r="C100" s="2"/>
+      <c r="D100" s="2"/>
+      <c r="E100" s="9"/>
+      <c r="F100" s="2"/>
+    </row>
+    <row r="101" spans="1:6" outlineLevel="4">
+      <c r="A101" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E101" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="A102" s="13">
+        <v>1</v>
+      </c>
+      <c r="B102" s="6"/>
+      <c r="C102" s="7" t="s">
         <v>186</v>
       </c>
-      <c r="D100" s="7" t="s">
+      <c r="D102" s="7" t="s">
         <v>187</v>
       </c>
-      <c r="E100" s="11">
-[...7 lines deleted...]
-      <c r="A101" s="15" t="s">
+      <c r="E102" s="11">
+        <v>21000.0</v>
+      </c>
+      <c r="F102" s="8" t="s">
         <v>188</v>
       </c>
-      <c r="B101" s="2"/>
-[...6 lines deleted...]
-      <c r="A102" s="16" t="s">
+    </row>
+    <row r="103" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="A103" s="13">
+        <v>2</v>
+      </c>
+      <c r="B103" s="6"/>
+      <c r="C103" s="7" t="s">
         <v>189</v>
       </c>
-      <c r="B102" s="2"/>
-[...25 lines deleted...]
-    <row r="104" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="D103" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E103" s="11">
+        <v>28000.0</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A104" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E104" s="11">
-        <v>28000.0</v>
+        <v>20.0</v>
       </c>
       <c r="F104" s="8" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A105" s="13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E105" s="11">
-        <v>22000.0</v>
+        <v>25.0</v>
       </c>
       <c r="F105" s="8" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A106" s="13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>196</v>
       </c>
       <c r="E106" s="11">
-        <v>21000.0</v>
+        <v>25.0</v>
       </c>
       <c r="F106" s="8" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A107" s="13">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>198</v>
       </c>
       <c r="E107" s="11">
-        <v>20.0</v>
+        <v>21000.0</v>
       </c>
       <c r="F107" s="8" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A108" s="13">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E108" s="11">
-        <v>25.0</v>
+        <v>28000.0</v>
       </c>
       <c r="F108" s="8" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A109" s="13">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>202</v>
       </c>
       <c r="E109" s="11">
-        <v>25.0</v>
+        <v>40.0</v>
       </c>
       <c r="F109" s="8" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A110" s="13">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>204</v>
       </c>
       <c r="E110" s="11">
-        <v>21000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="F110" s="8" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A111" s="13">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B111" s="6"/>
       <c r="C111" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E111" s="11">
-        <v>28000.0</v>
+        <v>30.0</v>
       </c>
       <c r="F111" s="8" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A112" s="13">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>208</v>
       </c>
       <c r="E112" s="11">
-        <v>40.0</v>
+        <v>20000.0</v>
       </c>
       <c r="F112" s="8" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A113" s="13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B113" s="6"/>
       <c r="C113" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E113" s="11">
-        <v>32000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="F113" s="8" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A114" s="13">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E114" s="11">
-        <v>30.0</v>
+        <v>37000.0</v>
       </c>
       <c r="F114" s="8" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A115" s="13">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B115" s="6"/>
       <c r="C115" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E115" s="11">
-        <v>24000.0</v>
+        <v>7800.0</v>
       </c>
       <c r="F115" s="8" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A116" s="13">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="D116" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E116" s="11">
+        <v>500.0</v>
+      </c>
+      <c r="F116" s="8" t="s">
         <v>215</v>
       </c>
-      <c r="D116" s="7" t="s">
-[...17 lines deleted...]
-      <c r="D117" s="7" t="s">
+    </row>
+    <row r="117" spans="1:6" outlineLevel="2">
+      <c r="A117" s="15" t="s">
         <v>218</v>
       </c>
-      <c r="E117" s="11">
-[...24 lines deleted...]
-    <row r="119" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+      <c r="B117" s="2"/>
+      <c r="C117" s="2"/>
+      <c r="D117" s="2"/>
+      <c r="E117" s="9"/>
+      <c r="F117" s="2"/>
+    </row>
+    <row r="118" spans="1:6" outlineLevel="3">
+      <c r="A118" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E118" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A119" s="13">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B119" s="6"/>
       <c r="C119" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E119" s="11">
+        <v>30.0</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="A120" s="13">
+        <v>2</v>
+      </c>
+      <c r="B120" s="6"/>
+      <c r="C120" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="D120" s="7" t="s">
         <v>222</v>
       </c>
-      <c r="D119" s="7" t="s">
+      <c r="E120" s="11">
+        <v>30.0</v>
+      </c>
+      <c r="F120" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="A121" s="13">
+        <v>3</v>
+      </c>
+      <c r="B121" s="6"/>
+      <c r="C121" s="7" t="s">
         <v>223</v>
       </c>
-      <c r="E119" s="11">
-[...7 lines deleted...]
-      <c r="A120" s="15" t="s">
+      <c r="D121" s="7" t="s">
         <v>224</v>
       </c>
-      <c r="B120" s="2"/>
-[...25 lines deleted...]
-    <row r="122" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="E121" s="11">
+        <v>37.0</v>
+      </c>
+      <c r="F121" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A122" s="13">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>226</v>
       </c>
       <c r="E122" s="11">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="F122" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A123" s="13">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B123" s="6"/>
       <c r="C123" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>228</v>
       </c>
       <c r="E123" s="11">
         <v>30.0</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="124" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="124" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A124" s="13">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E124" s="11">
-        <v>37.0</v>
+        <v>25.0</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="125" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="125" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A125" s="13">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>232</v>
       </c>
       <c r="E125" s="11">
         <v>25.0</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="126" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="126" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A126" s="13">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B126" s="6"/>
       <c r="C126" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>234</v>
       </c>
       <c r="E126" s="11">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="127" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="127" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A127" s="13">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E127" s="11">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="128" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="128" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A128" s="13">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>238</v>
       </c>
       <c r="E128" s="11">
         <v>25.0</v>
       </c>
       <c r="F128" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="129" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="129" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A129" s="13">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B129" s="6"/>
       <c r="C129" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>240</v>
       </c>
       <c r="E129" s="11">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="130" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="130" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A130" s="13">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E130" s="11">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A131" s="13">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>244</v>
       </c>
       <c r="E131" s="11">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="132" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="132" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A132" s="13">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>246</v>
       </c>
       <c r="E132" s="11">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="133" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="133" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A133" s="13">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E133" s="11">
         <v>25.0</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="134" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="134" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A134" s="13">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>250</v>
       </c>
       <c r="E134" s="11">
-        <v>30.0</v>
+        <v>35.0</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="135" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C135" s="7" t="s">
+    <row r="135" spans="1:6" outlineLevel="2">
+      <c r="A135" s="15" t="s">
         <v>251</v>
       </c>
-      <c r="D135" s="7" t="s">
+      <c r="B135" s="2"/>
+      <c r="C135" s="2"/>
+      <c r="D135" s="2"/>
+      <c r="E135" s="9"/>
+      <c r="F135" s="2"/>
+    </row>
+    <row r="136" spans="1:6" outlineLevel="3">
+      <c r="A136" s="16" t="s">
         <v>252</v>
       </c>
-      <c r="E135" s="11">
-[...2 lines deleted...]
-      <c r="F135" s="8" t="s">
+      <c r="B136" s="2"/>
+      <c r="C136" s="2"/>
+      <c r="D136" s="2"/>
+      <c r="E136" s="9"/>
+      <c r="F136" s="2"/>
+    </row>
+    <row r="137" spans="1:6" outlineLevel="4">
+      <c r="A137" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E137" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+      <c r="A138" s="13">
+        <v>1</v>
+      </c>
+      <c r="B138" s="6"/>
+      <c r="C138" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E138" s="11">
+        <v>15.0</v>
+      </c>
+      <c r="F138" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="136" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
-[...13 lines deleted...]
-      <c r="F136" s="8" t="s">
+    <row r="139" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+      <c r="A139" s="13">
+        <v>2</v>
+      </c>
+      <c r="B139" s="6"/>
+      <c r="C139" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="D139" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E139" s="11">
+        <v>15.0</v>
+      </c>
+      <c r="F139" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="137" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
-[...13 lines deleted...]
-      <c r="F137" s="8" t="s">
+    <row r="140" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+      <c r="A140" s="13">
+        <v>3</v>
+      </c>
+      <c r="B140" s="6"/>
+      <c r="C140" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D140" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="E140" s="11">
+        <v>15.0</v>
+      </c>
+      <c r="F140" s="8" t="s">
         <v>21</v>
-      </c>
-[...38 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A141" s="13">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E141" s="11">
-        <v>13.0</v>
+        <v>15.0</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="142" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="142" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A142" s="13">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>262</v>
       </c>
       <c r="E142" s="11">
-        <v>13.0</v>
+        <v>24.0</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="143" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="143" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A143" s="13">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>264</v>
       </c>
       <c r="E143" s="11">
-        <v>13.0</v>
+        <v>24.0</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="144" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="144" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A144" s="13">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E144" s="11">
-        <v>13.0</v>
+        <v>24.0</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A145" s="13">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>268</v>
       </c>
       <c r="E145" s="11">
         <v>24.0</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="146" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+    <row r="146" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A146" s="13">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>270</v>
       </c>
       <c r="E146" s="11">
         <v>24.0</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="147" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+    <row r="147" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A147" s="13">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>272</v>
       </c>
       <c r="E147" s="11">
         <v>24.0</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="148" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+    <row r="148" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A148" s="13">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>274</v>
       </c>
       <c r="E148" s="11">
         <v>24.0</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A149" s="13">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>276</v>
       </c>
       <c r="E149" s="11">
         <v>24.0</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="150" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="150" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A150" s="13">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E150" s="11">
         <v>24.0</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="151" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="151" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A151" s="13">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>280</v>
       </c>
       <c r="E151" s="11">
         <v>24.0</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="152" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="152" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A152" s="13">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>282</v>
       </c>
       <c r="E152" s="11">
         <v>24.0</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="153" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="153" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A153" s="13">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E153" s="11">
         <v>24.0</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="154" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="154" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A154" s="13">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>286</v>
       </c>
       <c r="E154" s="11">
         <v>24.0</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="155" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="155" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A155" s="13">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>288</v>
       </c>
       <c r="E155" s="11">
         <v>24.0</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A156" s="13">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E156" s="11">
         <v>24.0</v>
       </c>
       <c r="F156" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A157" s="13">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E157" s="11">
         <v>24.0</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="158" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C158" s="7" t="s">
+    <row r="158" spans="1:6" outlineLevel="3">
+      <c r="A158" s="16" t="s">
         <v>293</v>
       </c>
-      <c r="D158" s="7" t="s">
-[...27 lines deleted...]
-    <row r="160" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+      <c r="B158" s="2"/>
+      <c r="C158" s="2"/>
+      <c r="D158" s="2"/>
+      <c r="E158" s="9"/>
+      <c r="F158" s="2"/>
+    </row>
+    <row r="159" spans="1:6" outlineLevel="4">
+      <c r="A159" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E159" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A160" s="13">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="7" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="E160" s="11">
-        <v>24.0</v>
+        <v>18.0</v>
       </c>
       <c r="F160" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="161" spans="1:6" outlineLevel="3">
-      <c r="A161" s="16" t="s">
+    <row r="161" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="A161" s="13">
+        <v>2</v>
+      </c>
+      <c r="B161" s="6"/>
+      <c r="C161" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="D161" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E161" s="11">
+        <v>18.0</v>
+      </c>
+      <c r="F161" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="A162" s="13">
+        <v>3</v>
+      </c>
+      <c r="B162" s="6"/>
+      <c r="C162" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="D162" s="7" t="s">
         <v>299</v>
       </c>
-      <c r="B161" s="2"/>
-[...25 lines deleted...]
-    <row r="163" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="E162" s="11">
+        <v>18.0</v>
+      </c>
+      <c r="F162" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A163" s="13">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>301</v>
       </c>
       <c r="E163" s="11">
         <v>18.0</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="164" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="164" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A164" s="13">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E164" s="11">
         <v>18.0</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="165" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="165" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A165" s="13">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E165" s="11">
         <v>18.0</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A166" s="13">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B166" s="6"/>
       <c r="C166" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E166" s="11">
         <v>18.0</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A167" s="13">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B167" s="6"/>
       <c r="C167" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E167" s="11">
         <v>18.0</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="168" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+    <row r="168" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A168" s="13">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E168" s="11">
         <v>18.0</v>
       </c>
       <c r="F168" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="169" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+    <row r="169" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A169" s="13">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>313</v>
       </c>
       <c r="E169" s="11">
         <v>18.0</v>
       </c>
       <c r="F169" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="170" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+    <row r="170" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A170" s="13">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>315</v>
       </c>
       <c r="E170" s="11">
         <v>18.0</v>
       </c>
       <c r="F170" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="171" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
-      <c r="A171" s="13">
+    <row r="171" spans="1:6" outlineLevel="2">
+      <c r="A171" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="B171" s="2"/>
+      <c r="C171" s="2"/>
+      <c r="D171" s="2"/>
+      <c r="E171" s="9"/>
+      <c r="F171" s="2"/>
+    </row>
+    <row r="172" spans="1:6" outlineLevel="3">
+      <c r="A172" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D172" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B171" s="6"/>
-[...14 lines deleted...]
-      <c r="A172" s="13">
+      <c r="E172" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B172" s="6"/>
-[...13 lines deleted...]
-    <row r="173" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="F172" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A173" s="13">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B173" s="6"/>
       <c r="C173" s="7" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="E173" s="11">
-        <v>18.0</v>
+        <v>35.0</v>
       </c>
       <c r="F173" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="174" spans="1:6" outlineLevel="2">
-      <c r="A174" s="15" t="s">
+    <row r="174" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="A174" s="13">
+        <v>2</v>
+      </c>
+      <c r="B174" s="6"/>
+      <c r="C174" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="D174" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E174" s="11">
+        <v>35.0</v>
+      </c>
+      <c r="F174" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+      <c r="A175" s="13">
+        <v>3</v>
+      </c>
+      <c r="B175" s="6"/>
+      <c r="C175" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D175" s="7" t="s">
         <v>322</v>
       </c>
-      <c r="B174" s="2"/>
-[...25 lines deleted...]
-    <row r="176" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="E175" s="11">
+        <v>25.0</v>
+      </c>
+      <c r="F175" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A176" s="13">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E176" s="11">
-        <v>35.0</v>
+        <v>25.0</v>
       </c>
       <c r="F176" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="177" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="177" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A177" s="13">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B177" s="6"/>
       <c r="C177" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E177" s="11">
-        <v>35.0</v>
+        <v>25.0</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="178" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="178" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A178" s="13">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E178" s="11">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="F178" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A179" s="13">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E179" s="11">
-        <v>25.0</v>
+        <v>28.0</v>
       </c>
       <c r="F179" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A180" s="13">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B180" s="6"/>
       <c r="C180" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E180" s="11">
-        <v>25.0</v>
+        <v>28.0</v>
       </c>
       <c r="F180" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="181" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="181" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A181" s="13">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B181" s="6"/>
       <c r="C181" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>334</v>
       </c>
       <c r="E181" s="11">
-        <v>20.0</v>
+        <v>28.0</v>
       </c>
       <c r="F181" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A182" s="13">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B182" s="6"/>
       <c r="C182" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>336</v>
       </c>
       <c r="E182" s="11">
-        <v>28.0</v>
+        <v>25.0</v>
       </c>
       <c r="F182" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="183" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A183" s="13">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B183" s="6"/>
       <c r="C183" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E183" s="11">
-        <v>28.0</v>
+        <v>25.0</v>
       </c>
       <c r="F183" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="184" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A184" s="13">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B184" s="6"/>
       <c r="C184" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E184" s="11">
-        <v>28.0</v>
+        <v>25.0</v>
       </c>
       <c r="F184" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="185" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="185" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A185" s="13">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B185" s="6"/>
       <c r="C185" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>342</v>
       </c>
       <c r="E185" s="11">
-        <v>24.0</v>
+        <v>18.0</v>
       </c>
       <c r="F185" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="186" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="186" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A186" s="13">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B186" s="6"/>
       <c r="C186" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E186" s="11">
-        <v>24.0</v>
+        <v>18.0</v>
       </c>
       <c r="F186" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="187" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A187" s="13">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B187" s="6"/>
       <c r="C187" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E187" s="11">
-        <v>24.0</v>
+        <v>25.0</v>
       </c>
       <c r="F187" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="188" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="188" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A188" s="13">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B188" s="6"/>
       <c r="C188" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E188" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F188" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="189" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="189" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A189" s="13">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E189" s="11">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="F189" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="190" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="190" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A190" s="13">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E190" s="11">
         <v>25.0</v>
       </c>
       <c r="F190" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="191" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="191" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A191" s="13">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>354</v>
       </c>
       <c r="E191" s="11">
         <v>25.0</v>
       </c>
       <c r="F191" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="192" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="192" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A192" s="13">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E192" s="11">
         <v>25.0</v>
       </c>
       <c r="F192" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="193" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A193" s="13">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B193" s="6"/>
       <c r="C193" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E193" s="11">
         <v>25.0</v>
       </c>
       <c r="F193" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="194" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A194" s="13">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B194" s="6"/>
       <c r="C194" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E194" s="11">
         <v>25.0</v>
       </c>
       <c r="F194" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="195" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="195" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A195" s="13">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B195" s="6"/>
       <c r="C195" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E195" s="11">
         <v>25.0</v>
       </c>
       <c r="F195" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="196" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="196" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A196" s="13">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B196" s="6"/>
       <c r="C196" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E196" s="11">
         <v>25.0</v>
       </c>
       <c r="F196" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="197" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="197" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A197" s="13">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>366</v>
       </c>
       <c r="E197" s="11">
-        <v>25.0</v>
+        <v>32.0</v>
       </c>
       <c r="F197" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A198" s="13">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E198" s="11">
         <v>25.0</v>
       </c>
       <c r="F198" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="199" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A199" s="13">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>370</v>
       </c>
       <c r="E199" s="11">
         <v>25.0</v>
       </c>
       <c r="F199" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="200" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="200" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A200" s="13">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B200" s="6"/>
       <c r="C200" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>372</v>
       </c>
       <c r="E200" s="11">
-        <v>32.0</v>
+        <v>20.0</v>
       </c>
       <c r="F200" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="201" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="201" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A201" s="13">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B201" s="6"/>
       <c r="C201" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>374</v>
       </c>
       <c r="E201" s="11">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="F201" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="202" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="202" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A202" s="13">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B202" s="6"/>
       <c r="C202" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>376</v>
       </c>
       <c r="E202" s="11">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="F202" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="203" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="203" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A203" s="13">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>378</v>
       </c>
       <c r="E203" s="11">
-        <v>20.0</v>
+        <v>32.0</v>
       </c>
       <c r="F203" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="204" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="204" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A204" s="13">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B204" s="6"/>
       <c r="C204" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>380</v>
       </c>
       <c r="E204" s="11">
-        <v>20.0</v>
+        <v>30.0</v>
       </c>
       <c r="F204" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="205" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="205" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A205" s="13">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B205" s="6"/>
       <c r="C205" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>382</v>
       </c>
       <c r="E205" s="11">
-        <v>20.0</v>
+        <v>30.0</v>
       </c>
       <c r="F205" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="206" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A206" s="13">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B206" s="6"/>
       <c r="C206" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>384</v>
       </c>
       <c r="E206" s="11">
-        <v>32.0</v>
+        <v>30.0</v>
       </c>
       <c r="F206" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="207" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="207" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A207" s="13">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B207" s="6"/>
       <c r="C207" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E207" s="11">
-        <v>30.0</v>
+        <v>32.0</v>
       </c>
       <c r="F207" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="208" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="208" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A208" s="13">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B208" s="6"/>
       <c r="C208" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>388</v>
       </c>
       <c r="E208" s="11">
-        <v>30.0</v>
+        <v>32.0</v>
       </c>
       <c r="F208" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="209" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="209" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A209" s="13">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B209" s="6"/>
       <c r="C209" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>390</v>
       </c>
       <c r="E209" s="11">
-        <v>30.0</v>
+        <v>35.0</v>
       </c>
       <c r="F209" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="210" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A210" s="13">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B210" s="6"/>
       <c r="C210" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E210" s="11">
-        <v>32.0</v>
+        <v>30.0</v>
       </c>
       <c r="F210" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="211" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A211" s="13">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B211" s="6"/>
       <c r="C211" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>394</v>
       </c>
       <c r="E211" s="11">
-        <v>32.0</v>
+        <v>30.0</v>
       </c>
       <c r="F211" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="212" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A212" s="13">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B212" s="6"/>
       <c r="C212" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>396</v>
       </c>
       <c r="E212" s="11">
-        <v>35.0</v>
+        <v>30.0</v>
       </c>
       <c r="F212" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="213" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="213" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A213" s="13">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B213" s="6"/>
       <c r="C213" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E213" s="11">
-        <v>32.0</v>
+        <v>30.0</v>
       </c>
       <c r="F213" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="214" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="214" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A214" s="13">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B214" s="6"/>
       <c r="C214" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>400</v>
       </c>
       <c r="E214" s="11">
         <v>30.0</v>
       </c>
       <c r="F214" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="215" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="215" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A215" s="13">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B215" s="6"/>
       <c r="C215" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>402</v>
       </c>
       <c r="E215" s="11">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
       <c r="F215" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="216" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="216" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A216" s="13">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B216" s="6"/>
       <c r="C216" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>404</v>
       </c>
       <c r="E216" s="11">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
       <c r="F216" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="217" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="217" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A217" s="13">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B217" s="6"/>
       <c r="C217" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>406</v>
       </c>
       <c r="E217" s="11">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
       <c r="F217" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="218" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="218" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A218" s="13">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B218" s="6"/>
       <c r="C218" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>408</v>
       </c>
       <c r="E218" s="11">
-        <v>32.0</v>
+        <v>20.0</v>
       </c>
       <c r="F218" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="219" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="219" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A219" s="13">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B219" s="6"/>
       <c r="C219" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>410</v>
       </c>
       <c r="E219" s="11">
-        <v>32.0</v>
+        <v>20.0</v>
       </c>
       <c r="F219" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="220" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="220" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A220" s="13">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B220" s="6"/>
       <c r="C220" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>412</v>
       </c>
       <c r="E220" s="11">
-        <v>20.0</v>
+        <v>28.0</v>
       </c>
       <c r="F220" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="221" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="221" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A221" s="13">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B221" s="6"/>
       <c r="C221" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>414</v>
       </c>
       <c r="E221" s="11">
-        <v>20.0</v>
+        <v>28.0</v>
       </c>
       <c r="F221" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="222" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="222" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A222" s="13">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B222" s="6"/>
       <c r="C222" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>416</v>
       </c>
       <c r="E222" s="11">
-        <v>20.0</v>
+        <v>28.0</v>
       </c>
       <c r="F222" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="223" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="223" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A223" s="13">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B223" s="6"/>
       <c r="C223" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>418</v>
       </c>
       <c r="E223" s="11">
-        <v>20.0</v>
+        <v>28.0</v>
       </c>
       <c r="F223" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="224" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="224" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A224" s="13">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B224" s="6"/>
       <c r="C224" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>420</v>
       </c>
       <c r="E224" s="11">
         <v>20.0</v>
       </c>
       <c r="F224" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="225" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="225" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A225" s="13">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B225" s="6"/>
       <c r="C225" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>422</v>
       </c>
       <c r="E225" s="11">
-        <v>28.0</v>
+        <v>20.0</v>
       </c>
       <c r="F225" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="226" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="226" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A226" s="13">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B226" s="6"/>
       <c r="C226" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>424</v>
       </c>
       <c r="E226" s="11">
-        <v>28.0</v>
+        <v>20.0</v>
       </c>
       <c r="F226" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="227" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="227" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A227" s="13">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B227" s="6"/>
       <c r="C227" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>426</v>
       </c>
       <c r="E227" s="11">
-        <v>28.0</v>
+        <v>20.0</v>
       </c>
       <c r="F227" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="228" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="228" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A228" s="13">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B228" s="6"/>
       <c r="C228" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>428</v>
       </c>
       <c r="E228" s="11">
-        <v>28.0</v>
+        <v>20.0</v>
       </c>
       <c r="F228" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="229" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A229" s="13">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B229" s="6"/>
       <c r="C229" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>430</v>
       </c>
       <c r="E229" s="11">
-        <v>20.0</v>
+        <v>32.0</v>
       </c>
       <c r="F229" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="230" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A230" s="13">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B230" s="6"/>
       <c r="C230" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>432</v>
       </c>
       <c r="E230" s="11">
-        <v>20.0</v>
+        <v>32.0</v>
       </c>
       <c r="F230" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="231" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A231" s="13">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B231" s="6"/>
       <c r="C231" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>434</v>
       </c>
       <c r="E231" s="11">
-        <v>20.0</v>
+        <v>28.0</v>
       </c>
       <c r="F231" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="232" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A232" s="13">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B232" s="6"/>
       <c r="C232" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>436</v>
       </c>
       <c r="E232" s="11">
-        <v>20.0</v>
+        <v>28.0</v>
       </c>
       <c r="F232" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="233" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="233" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A233" s="13">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B233" s="6"/>
       <c r="C233" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>438</v>
       </c>
       <c r="E233" s="11">
-        <v>32.0</v>
+        <v>40.0</v>
       </c>
       <c r="F233" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="234" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="234" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A234" s="13">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B234" s="6"/>
       <c r="C234" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>440</v>
       </c>
       <c r="E234" s="11">
-        <v>32.0</v>
+        <v>40.0</v>
       </c>
       <c r="F234" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="235" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="235" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A235" s="13">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>442</v>
       </c>
       <c r="E235" s="11">
-        <v>28.0</v>
+        <v>40.0</v>
       </c>
       <c r="F235" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="236" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="236" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A236" s="13">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B236" s="6"/>
       <c r="C236" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>444</v>
       </c>
       <c r="E236" s="11">
-        <v>28.0</v>
+        <v>40.0</v>
       </c>
       <c r="F236" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="237" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A237" s="13">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B237" s="6"/>
       <c r="C237" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E237" s="11">
         <v>40.0</v>
       </c>
       <c r="F237" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="238" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="238" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A238" s="13">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B238" s="6"/>
       <c r="C238" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>448</v>
       </c>
       <c r="E238" s="11">
-        <v>40.0</v>
+        <v>25.0</v>
       </c>
       <c r="F238" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="239" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="239" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A239" s="13">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B239" s="6"/>
       <c r="C239" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>450</v>
       </c>
       <c r="E239" s="11">
-        <v>40.0</v>
+        <v>25.0</v>
       </c>
       <c r="F239" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="240" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="240" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A240" s="13">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B240" s="6"/>
       <c r="C240" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E240" s="11">
-        <v>40.0</v>
+        <v>25.0</v>
       </c>
       <c r="F240" s="8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="241" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C241" s="7" t="s">
+    <row r="241" spans="1:6" outlineLevel="2">
+      <c r="A241" s="15" t="s">
         <v>453</v>
       </c>
-      <c r="D241" s="7" t="s">
-[...27 lines deleted...]
-    <row r="243" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+      <c r="B241" s="2"/>
+      <c r="C241" s="2"/>
+      <c r="D241" s="2"/>
+      <c r="E241" s="9"/>
+      <c r="F241" s="2"/>
+    </row>
+    <row r="242" spans="1:6" outlineLevel="3">
+      <c r="A242" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B242" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C242" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D242" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E242" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F242" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A243" s="13">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="B243" s="6"/>
       <c r="C243" s="7" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="E243" s="11">
-        <v>25.0</v>
-[...5 lines deleted...]
-    <row r="244" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+        <v>760.0</v>
+      </c>
+      <c r="F243" s="8"/>
+    </row>
+    <row r="244" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A244" s="13">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="B244" s="6"/>
       <c r="C244" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D244" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="E244" s="11">
+        <v>800.0</v>
+      </c>
+      <c r="F244" s="8"/>
+    </row>
+    <row r="245" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+      <c r="A245" s="13">
+        <v>3</v>
+      </c>
+      <c r="B245" s="6"/>
+      <c r="C245" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="D245" s="7" t="s">
         <v>459</v>
       </c>
-      <c r="D244" s="7" t="s">
+      <c r="E245" s="11">
+        <v>800.0</v>
+      </c>
+      <c r="F245" s="8"/>
+    </row>
+    <row r="246" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+      <c r="A246" s="13">
+        <v>4</v>
+      </c>
+      <c r="B246" s="6"/>
+      <c r="C246" s="7" t="s">
         <v>460</v>
       </c>
-      <c r="E244" s="11">
-[...7 lines deleted...]
-      <c r="A245" s="15" t="s">
+      <c r="D246" s="7" t="s">
         <v>461</v>
       </c>
-      <c r="B245" s="2"/>
-[...23 lines deleted...]
-      </c>
+      <c r="E246" s="11">
+        <v>860.0</v>
+      </c>
+      <c r="F246" s="8"/>
     </row>
     <row r="247" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A247" s="13">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B247" s="6"/>
       <c r="C247" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D247" s="7" t="s">
         <v>463</v>
       </c>
       <c r="E247" s="11">
-        <v>660.0</v>
+        <v>920.0</v>
       </c>
       <c r="F247" s="8"/>
     </row>
     <row r="248" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A248" s="13">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B248" s="6"/>
       <c r="C248" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D248" s="7" t="s">
         <v>465</v>
       </c>
       <c r="E248" s="11">
-        <v>700.0</v>
+        <v>960.0</v>
       </c>
       <c r="F248" s="8"/>
     </row>
-    <row r="249" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C249" s="7" t="s">
+    <row r="249" spans="1:6" outlineLevel="3">
+      <c r="A249" s="16" t="s">
         <v>466</v>
       </c>
-      <c r="D249" s="7" t="s">
-[...23 lines deleted...]
-    <row r="251" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+      <c r="B249" s="2"/>
+      <c r="C249" s="2"/>
+      <c r="D249" s="2"/>
+      <c r="E249" s="9"/>
+      <c r="F249" s="2"/>
+    </row>
+    <row r="250" spans="1:6" outlineLevel="4">
+      <c r="A250" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B250" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C250" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D250" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E250" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F250" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A251" s="13">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B251" s="6"/>
       <c r="C251" s="7" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="E251" s="11">
-        <v>820.0</v>
-[...3 lines deleted...]
-    <row r="252" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+        <v>4900.0</v>
+      </c>
+      <c r="F251" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A252" s="13">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B252" s="6"/>
       <c r="C252" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D252" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="E252" s="11">
+        <v>4800.0</v>
+      </c>
+      <c r="F252" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+      <c r="A253" s="13">
+        <v>3</v>
+      </c>
+      <c r="B253" s="6"/>
+      <c r="C253" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D253" s="7" t="s">
         <v>472</v>
       </c>
-      <c r="D252" s="7" t="s">
+      <c r="E253" s="11">
+        <v>4800.0</v>
+      </c>
+      <c r="F253" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+      <c r="A254" s="13">
+        <v>4</v>
+      </c>
+      <c r="B254" s="6"/>
+      <c r="C254" s="7" t="s">
         <v>473</v>
       </c>
-      <c r="E252" s="11">
-[...5 lines deleted...]
-      <c r="A253" s="16" t="s">
+      <c r="D254" s="7" t="s">
         <v>474</v>
       </c>
-      <c r="B253" s="2"/>
-[...22 lines deleted...]
-        <v>11</v>
+      <c r="E254" s="11">
+        <v>4800.0</v>
+      </c>
+      <c r="F254" s="8" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="255" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A255" s="13">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B255" s="6"/>
       <c r="C255" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D255" s="7" t="s">
         <v>476</v>
       </c>
       <c r="E255" s="11">
-        <v>4900.0</v>
+        <v>5300.0</v>
       </c>
       <c r="F255" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="256" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A256" s="13">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B256" s="6"/>
       <c r="C256" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>478</v>
       </c>
       <c r="E256" s="11">
-        <v>4800.0</v>
+        <v>5100.0</v>
       </c>
       <c r="F256" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="257" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A257" s="13">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B257" s="6"/>
       <c r="C257" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D257" s="7" t="s">
         <v>480</v>
       </c>
       <c r="E257" s="11">
-        <v>4800.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F257" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="258" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A258" s="13">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B258" s="6"/>
       <c r="C258" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>482</v>
       </c>
       <c r="E258" s="11">
-        <v>4800.0</v>
+        <v>4950.0</v>
       </c>
       <c r="F258" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="259" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="259" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A259" s="13">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B259" s="6"/>
       <c r="C259" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>484</v>
       </c>
       <c r="E259" s="11">
-        <v>5300.0</v>
+        <v>4950.0</v>
       </c>
       <c r="F259" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="260" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="260" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A260" s="13">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B260" s="6"/>
       <c r="C260" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>486</v>
       </c>
       <c r="E260" s="11">
-        <v>5100.0</v>
+        <v>4800.0</v>
       </c>
       <c r="F260" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="261" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="261" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A261" s="13">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B261" s="6"/>
       <c r="C261" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>488</v>
       </c>
       <c r="E261" s="11">
-        <v>4950.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F261" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="262" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+    <row r="262" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A262" s="13">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B262" s="6"/>
       <c r="C262" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>490</v>
       </c>
       <c r="E262" s="11">
-        <v>4950.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F262" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="263" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+    <row r="263" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A263" s="13">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B263" s="6"/>
       <c r="C263" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D263" s="7" t="s">
         <v>492</v>
       </c>
       <c r="E263" s="11">
-        <v>4800.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F263" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="264" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A264" s="13">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B264" s="6"/>
       <c r="C264" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>494</v>
       </c>
       <c r="E264" s="11">
-        <v>4500.0</v>
+        <v>4800.0</v>
       </c>
       <c r="F264" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="265" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="265" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A265" s="13">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B265" s="6"/>
       <c r="C265" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>496</v>
       </c>
       <c r="E265" s="11">
         <v>4500.0</v>
       </c>
       <c r="F265" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="266" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="266" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A266" s="13">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B266" s="6"/>
       <c r="C266" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>498</v>
       </c>
       <c r="E266" s="11">
         <v>4500.0</v>
       </c>
       <c r="F266" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="267" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="267" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A267" s="13">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B267" s="6"/>
       <c r="C267" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>500</v>
       </c>
       <c r="E267" s="11">
-        <v>4800.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F267" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="268" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="268" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A268" s="13">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B268" s="6"/>
       <c r="C268" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>502</v>
       </c>
       <c r="E268" s="11">
-        <v>4500.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F268" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="269" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="269" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A269" s="13">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B269" s="6"/>
       <c r="C269" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>504</v>
       </c>
       <c r="E269" s="11">
-        <v>4500.0</v>
+        <v>2700.0</v>
       </c>
       <c r="F269" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="270" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+    <row r="270" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A270" s="13">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B270" s="6"/>
       <c r="C270" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D270" s="7" t="s">
         <v>506</v>
       </c>
       <c r="E270" s="11">
-        <v>4500.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F270" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="271" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
       <c r="A271" s="13">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B271" s="6"/>
       <c r="C271" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>508</v>
       </c>
       <c r="E271" s="11">
-        <v>2500.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F271" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="272" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C272" s="7" t="s">
+    <row r="272" spans="1:6" outlineLevel="3">
+      <c r="A272" s="16" t="s">
         <v>509</v>
       </c>
-      <c r="D272" s="7" t="s">
-[...27 lines deleted...]
-    <row r="274" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+      <c r="B272" s="2"/>
+      <c r="C272" s="2"/>
+      <c r="D272" s="2"/>
+      <c r="E272" s="9"/>
+      <c r="F272" s="2"/>
+    </row>
+    <row r="273" spans="1:6" outlineLevel="4">
+      <c r="A273" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B273" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C273" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E273" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F273" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
       <c r="A274" s="13">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="B274" s="6"/>
       <c r="C274" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="D274" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="E274" s="11">
+        <v>2100.0</v>
+      </c>
+      <c r="F274" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+      <c r="A275" s="13">
+        <v>2</v>
+      </c>
+      <c r="B275" s="6"/>
+      <c r="C275" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="D275" s="7" t="s">
         <v>513</v>
       </c>
-      <c r="D274" s="7" t="s">
+      <c r="E275" s="11">
+        <v>1600.0</v>
+      </c>
+      <c r="F275" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+      <c r="A276" s="13">
+        <v>3</v>
+      </c>
+      <c r="B276" s="6"/>
+      <c r="C276" s="7" t="s">
         <v>514</v>
       </c>
-      <c r="E274" s="11">
-[...7 lines deleted...]
-      <c r="A275" s="16" t="s">
+      <c r="D276" s="7" t="s">
         <v>515</v>
       </c>
-      <c r="B275" s="2"/>
-[...25 lines deleted...]
-    <row r="277" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="E276" s="11">
+        <v>1600.0</v>
+      </c>
+      <c r="F276" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A277" s="13">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B277" s="6"/>
       <c r="C277" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>517</v>
       </c>
       <c r="E277" s="11">
-        <v>2100.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F277" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="278" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+    <row r="278" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A278" s="13">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B278" s="6"/>
       <c r="C278" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>519</v>
       </c>
       <c r="E278" s="11">
-        <v>1600.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F278" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="279" spans="1:6" customHeight="1" ht="40" outlineLevel="4">
+    <row r="279" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
       <c r="A279" s="13">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B279" s="6"/>
       <c r="C279" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>521</v>
       </c>
       <c r="E279" s="11">
         <v>1600.0</v>
       </c>
       <c r="F279" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="280" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C280" s="7" t="s">
+    <row r="280" spans="1:6" outlineLevel="2">
+      <c r="A280" s="15" t="s">
         <v>522</v>
       </c>
-      <c r="D280" s="7" t="s">
-[...27 lines deleted...]
-    <row r="282" spans="1:6" customHeight="1" ht="26" outlineLevel="4">
+      <c r="B280" s="2"/>
+      <c r="C280" s="2"/>
+      <c r="D280" s="2"/>
+      <c r="E280" s="9"/>
+      <c r="F280" s="2"/>
+    </row>
+    <row r="281" spans="1:6" outlineLevel="3">
+      <c r="A281" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B281" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C281" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D281" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E281" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F281" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A282" s="13">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B282" s="6"/>
       <c r="C282" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D282" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="E282" s="11">
+        <v>2750.0</v>
+      </c>
+      <c r="F282" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="A283" s="13">
+        <v>2</v>
+      </c>
+      <c r="B283" s="6"/>
+      <c r="C283" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="D283" s="7" t="s">
         <v>526</v>
       </c>
-      <c r="D282" s="7" t="s">
+      <c r="E283" s="11">
+        <v>3300.0</v>
+      </c>
+      <c r="F283" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="A284" s="13">
+        <v>3</v>
+      </c>
+      <c r="B284" s="6"/>
+      <c r="C284" s="7" t="s">
         <v>527</v>
       </c>
-      <c r="E282" s="11">
-[...7 lines deleted...]
-      <c r="A283" s="15" t="s">
+      <c r="D284" s="7" t="s">
         <v>528</v>
       </c>
-      <c r="B283" s="2"/>
-[...22 lines deleted...]
-        <v>11</v>
+      <c r="E284" s="11">
+        <v>4400.0</v>
+      </c>
+      <c r="F284" s="8" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="285" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A285" s="13">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B285" s="6"/>
       <c r="C285" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>530</v>
       </c>
       <c r="E285" s="11">
-        <v>2750.0</v>
+        <v>4600.0</v>
       </c>
       <c r="F285" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="286" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A286" s="13">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B286" s="6"/>
       <c r="C286" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>532</v>
       </c>
       <c r="E286" s="11">
-        <v>3300.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F286" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="287" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A287" s="13">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B287" s="6"/>
       <c r="C287" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>534</v>
       </c>
       <c r="E287" s="11">
-        <v>4400.0</v>
+        <v>1750.0</v>
       </c>
       <c r="F287" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="288" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A288" s="13">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B288" s="6"/>
       <c r="C288" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>536</v>
       </c>
       <c r="E288" s="11">
-        <v>4600.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F288" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="289" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A289" s="13">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B289" s="6"/>
       <c r="C289" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>538</v>
       </c>
       <c r="E289" s="11">
-        <v>1600.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F289" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="290" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="290" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A290" s="13">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B290" s="6"/>
       <c r="C290" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>540</v>
       </c>
       <c r="E290" s="11">
-        <v>1750.0</v>
+        <v>920.0</v>
       </c>
       <c r="F290" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="291" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="291" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A291" s="13">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B291" s="6"/>
       <c r="C291" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>542</v>
       </c>
       <c r="E291" s="11">
-        <v>3000.0</v>
+        <v>1250.0</v>
       </c>
       <c r="F291" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="292" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="292" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A292" s="13">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B292" s="6"/>
       <c r="C292" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>544</v>
       </c>
       <c r="E292" s="11">
-        <v>4000.0</v>
+        <v>1550.0</v>
       </c>
       <c r="F292" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="293" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="293" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A293" s="13">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B293" s="6"/>
       <c r="C293" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D293" s="7" t="s">
         <v>546</v>
       </c>
       <c r="E293" s="11">
-        <v>920.0</v>
+        <v>1750.0</v>
       </c>
       <c r="F293" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="294" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="294" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A294" s="13">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B294" s="6"/>
       <c r="C294" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>548</v>
       </c>
       <c r="E294" s="11">
-        <v>1250.0</v>
+        <v>1950.0</v>
       </c>
       <c r="F294" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="295" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A295" s="13">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B295" s="6"/>
       <c r="C295" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>550</v>
       </c>
       <c r="E295" s="11">
-        <v>1550.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F295" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="296" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A296" s="13">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B296" s="6"/>
       <c r="C296" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>552</v>
       </c>
       <c r="E296" s="11">
-        <v>1750.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F296" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="297" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A297" s="13">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B297" s="6"/>
       <c r="C297" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>554</v>
       </c>
       <c r="E297" s="11">
-        <v>1800.0</v>
+        <v>2400.0</v>
       </c>
       <c r="F297" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="298" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A298" s="13">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B298" s="6"/>
       <c r="C298" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>556</v>
       </c>
       <c r="E298" s="11">
-        <v>2200.0</v>
+        <v>2600.0</v>
       </c>
       <c r="F298" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="299" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="299" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A299" s="13">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B299" s="6"/>
       <c r="C299" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>558</v>
       </c>
       <c r="E299" s="11">
-        <v>2400.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F299" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="300" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="300" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A300" s="13">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B300" s="6"/>
       <c r="C300" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D300" s="7" t="s">
         <v>560</v>
       </c>
       <c r="E300" s="11">
-        <v>2600.0</v>
+        <v>1400.0</v>
       </c>
       <c r="F300" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="301" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="301" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A301" s="13">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B301" s="6"/>
       <c r="C301" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D301" s="7" t="s">
         <v>562</v>
       </c>
       <c r="E301" s="11">
-        <v>1200.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F301" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="302" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="302" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A302" s="13">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B302" s="6"/>
       <c r="C302" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D302" s="7" t="s">
         <v>564</v>
       </c>
       <c r="E302" s="11">
-        <v>1400.0</v>
+        <v>990.0</v>
       </c>
       <c r="F302" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="303" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="303" spans="1:6" outlineLevel="3">
       <c r="A303" s="13">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B303" s="6"/>
       <c r="C303" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D303" s="7" t="s">
         <v>566</v>
       </c>
       <c r="E303" s="11">
-        <v>2900.0</v>
+        <v>1450.0</v>
       </c>
       <c r="F303" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="304" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="304" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A304" s="13">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B304" s="6"/>
       <c r="C304" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>568</v>
       </c>
       <c r="E304" s="11">
-        <v>990.0</v>
+        <v>600.0</v>
       </c>
       <c r="F304" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="305" spans="1:6" outlineLevel="3">
+    <row r="305" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A305" s="13">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B305" s="6"/>
       <c r="C305" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D305" s="7" t="s">
         <v>570</v>
       </c>
       <c r="E305" s="11">
-        <v>1450.0</v>
+        <v>800.0</v>
       </c>
       <c r="F305" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="306" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A306" s="13">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B306" s="6"/>
       <c r="C306" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>572</v>
       </c>
       <c r="E306" s="11">
-        <v>600.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F306" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="307" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A307" s="13">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B307" s="6"/>
       <c r="C307" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>574</v>
       </c>
       <c r="E307" s="11">
-        <v>800.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F307" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="308" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A308" s="13">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B308" s="6"/>
       <c r="C308" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D308" s="7" t="s">
         <v>576</v>
       </c>
       <c r="E308" s="11">
-        <v>1000.0</v>
+        <v>1400.0</v>
       </c>
       <c r="F308" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="309" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="309" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A309" s="13">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B309" s="6"/>
       <c r="C309" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D309" s="7" t="s">
         <v>578</v>
       </c>
       <c r="E309" s="11">
         <v>1200.0</v>
       </c>
       <c r="F309" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="310" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="310" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A310" s="13">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B310" s="6"/>
       <c r="C310" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D310" s="7" t="s">
         <v>580</v>
       </c>
       <c r="E310" s="11">
-        <v>1400.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F310" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="311" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A311" s="13">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B311" s="6"/>
       <c r="C311" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D311" s="7" t="s">
         <v>582</v>
       </c>
       <c r="E311" s="11">
-        <v>1200.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F311" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="312" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A312" s="13">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B312" s="6"/>
       <c r="C312" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>584</v>
       </c>
       <c r="E312" s="11">
-        <v>1500.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F312" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="313" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="313" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A313" s="13">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B313" s="6"/>
       <c r="C313" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>586</v>
       </c>
       <c r="E313" s="11">
-        <v>1700.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F313" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="314" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="314" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A314" s="13">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B314" s="6"/>
       <c r="C314" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D314" s="7" t="s">
         <v>588</v>
       </c>
       <c r="E314" s="11">
         <v>1900.0</v>
       </c>
       <c r="F314" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="315" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A315" s="13">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B315" s="6"/>
       <c r="C315" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>590</v>
       </c>
       <c r="E315" s="11">
         <v>2200.0</v>
       </c>
       <c r="F315" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="316" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="316" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A316" s="13">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B316" s="6"/>
       <c r="C316" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>592</v>
       </c>
       <c r="E316" s="11">
-        <v>1900.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F316" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="317" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="317" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A317" s="13">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B317" s="6"/>
       <c r="C317" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D317" s="7" t="s">
         <v>594</v>
       </c>
       <c r="E317" s="11">
-        <v>2200.0</v>
+        <v>1150.0</v>
       </c>
       <c r="F317" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="318" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="318" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A318" s="13">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B318" s="6"/>
       <c r="C318" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D318" s="7" t="s">
         <v>596</v>
       </c>
       <c r="E318" s="11">
-        <v>1050.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F318" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="319" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="319" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A319" s="13">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B319" s="6"/>
       <c r="C319" s="7" t="s">
         <v>597</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>598</v>
       </c>
       <c r="E319" s="11">
-        <v>1150.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F319" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="320" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="320" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A320" s="13">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B320" s="6"/>
       <c r="C320" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>600</v>
       </c>
       <c r="E320" s="11">
-        <v>1300.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F320" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="321" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="321" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A321" s="13">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B321" s="6"/>
       <c r="C321" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D321" s="7" t="s">
         <v>602</v>
       </c>
       <c r="E321" s="11">
-        <v>1500.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F321" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="322" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="322" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A322" s="13">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B322" s="6"/>
       <c r="C322" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D322" s="7" t="s">
         <v>604</v>
       </c>
       <c r="E322" s="11">
-        <v>1700.0</v>
+        <v>1400.0</v>
       </c>
       <c r="F322" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="323" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="323" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A323" s="13">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B323" s="6"/>
       <c r="C323" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D323" s="7" t="s">
         <v>606</v>
       </c>
       <c r="E323" s="11">
-        <v>1400.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F323" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="324" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="324" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A324" s="13">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B324" s="6"/>
       <c r="C324" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D324" s="7" t="s">
         <v>608</v>
       </c>
       <c r="E324" s="11">
-        <v>1700.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F324" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="325" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="325" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A325" s="13">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B325" s="6"/>
       <c r="C325" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D325" s="7" t="s">
         <v>610</v>
       </c>
       <c r="E325" s="11">
-        <v>1900.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F325" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="326" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="326" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A326" s="13">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B326" s="6"/>
       <c r="C326" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>612</v>
       </c>
       <c r="E326" s="11">
-        <v>2100.0</v>
+        <v>2300.0</v>
       </c>
       <c r="F326" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="327" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="327" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A327" s="13">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B327" s="6"/>
       <c r="C327" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>614</v>
       </c>
       <c r="E327" s="11">
-        <v>2300.0</v>
+        <v>3100.0</v>
       </c>
       <c r="F327" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="328" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A328" s="13">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B328" s="6"/>
       <c r="C328" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D328" s="7" t="s">
         <v>616</v>
       </c>
       <c r="E328" s="11">
         <v>2500.0</v>
       </c>
       <c r="F328" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="329" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A329" s="13">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B329" s="6"/>
       <c r="C329" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D329" s="7" t="s">
         <v>618</v>
       </c>
       <c r="E329" s="11">
         <v>2800.0</v>
       </c>
       <c r="F329" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="330" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A330" s="13">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B330" s="6"/>
       <c r="C330" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D330" s="7" t="s">
         <v>620</v>
       </c>
       <c r="E330" s="11">
         <v>1200.0</v>
       </c>
       <c r="F330" s="8"/>
     </row>
     <row r="331" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A331" s="13">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B331" s="6"/>
       <c r="C331" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D331" s="7" t="s">
         <v>622</v>
       </c>
       <c r="E331" s="11">
         <v>1500.0</v>
       </c>
       <c r="F331" s="8"/>
     </row>
-    <row r="332" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="332" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A332" s="13">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B332" s="6"/>
       <c r="C332" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D332" s="7" t="s">
         <v>624</v>
       </c>
       <c r="E332" s="11">
         <v>1700.0</v>
       </c>
       <c r="F332" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="333" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="333" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A333" s="13">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B333" s="6"/>
       <c r="C333" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>626</v>
       </c>
       <c r="E333" s="11">
         <v>2000.0</v>
       </c>
       <c r="F333" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="334" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="334" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A334" s="13">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B334" s="6"/>
       <c r="C334" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>628</v>
       </c>
       <c r="E334" s="11">
         <v>2400.0</v>
       </c>
       <c r="F334" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="335" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="335" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A335" s="13">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B335" s="6"/>
       <c r="C335" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D335" s="7" t="s">
         <v>630</v>
       </c>
       <c r="E335" s="11">
         <v>2500.0</v>
       </c>
       <c r="F335" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="336" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
+    <row r="336" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A336" s="13">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B336" s="6"/>
       <c r="C336" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D336" s="7" t="s">
         <v>632</v>
       </c>
       <c r="E336" s="11">
-        <v>500.0</v>
+        <v>3850.0</v>
       </c>
       <c r="F336" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="337" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A337" s="13">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B337" s="6"/>
       <c r="C337" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D337" s="7" t="s">
         <v>634</v>
       </c>
       <c r="E337" s="11">
-        <v>700.0</v>
+        <v>500.0</v>
       </c>
       <c r="F337" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="338" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A338" s="13">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B338" s="6"/>
       <c r="C338" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D338" s="7" t="s">
         <v>636</v>
       </c>
       <c r="E338" s="11">
-        <v>950.0</v>
+        <v>700.0</v>
       </c>
       <c r="F338" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="339" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A339" s="13">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B339" s="6"/>
       <c r="C339" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D339" s="7" t="s">
         <v>638</v>
       </c>
       <c r="E339" s="11">
-        <v>1050.0</v>
+        <v>950.0</v>
       </c>
       <c r="F339" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="340" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A340" s="13">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B340" s="6"/>
       <c r="C340" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D340" s="7" t="s">
         <v>640</v>
       </c>
       <c r="E340" s="11">
-        <v>1200.0</v>
+        <v>1100.0</v>
       </c>
       <c r="F340" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="341" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A341" s="13">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B341" s="6"/>
       <c r="C341" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D341" s="7" t="s">
         <v>642</v>
       </c>
       <c r="E341" s="11">
-        <v>1250.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F341" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="342" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="342" spans="1:6" customHeight="1" ht="13" outlineLevel="3">
       <c r="A342" s="13">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B342" s="6"/>
       <c r="C342" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D342" s="7" t="s">
         <v>644</v>
       </c>
       <c r="E342" s="11">
-        <v>890.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F342" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="343" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A343" s="13">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B343" s="6"/>
       <c r="C343" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D343" s="7" t="s">
         <v>646</v>
       </c>
       <c r="E343" s="11">
-        <v>1300.0</v>
+        <v>890.0</v>
       </c>
       <c r="F343" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="344" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A344" s="13">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B344" s="6"/>
       <c r="C344" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D344" s="7" t="s">
         <v>648</v>
       </c>
       <c r="E344" s="11">
-        <v>1350.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F344" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="345" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A345" s="13">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B345" s="6"/>
       <c r="C345" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D345" s="7" t="s">
         <v>650</v>
       </c>
       <c r="E345" s="11">
-        <v>1450.0</v>
+        <v>1350.0</v>
       </c>
       <c r="F345" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="346" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
+    <row r="346" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A346" s="13">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B346" s="6"/>
       <c r="C346" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D346" s="7" t="s">
         <v>652</v>
       </c>
       <c r="E346" s="11">
-        <v>860.0</v>
+        <v>1400.0</v>
       </c>
       <c r="F346" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="347" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A347" s="13">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B347" s="6"/>
       <c r="C347" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D347" s="7" t="s">
         <v>654</v>
       </c>
       <c r="E347" s="11">
-        <v>1250.0</v>
+        <v>860.0</v>
       </c>
       <c r="F347" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="348" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A348" s="13">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B348" s="6"/>
       <c r="C348" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D348" s="7" t="s">
         <v>656</v>
       </c>
       <c r="E348" s="11">
-        <v>1750.0</v>
+        <v>1250.0</v>
       </c>
       <c r="F348" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="349" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A349" s="13">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B349" s="6"/>
       <c r="C349" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D349" s="7" t="s">
         <v>658</v>
       </c>
       <c r="E349" s="11">
-        <v>2000.0</v>
+        <v>1750.0</v>
       </c>
       <c r="F349" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="350" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A350" s="13">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B350" s="6"/>
       <c r="C350" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D350" s="7" t="s">
         <v>660</v>
       </c>
       <c r="E350" s="11">
-        <v>2250.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F350" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="351" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A351" s="13">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B351" s="6"/>
       <c r="C351" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D351" s="7" t="s">
         <v>662</v>
       </c>
       <c r="E351" s="11">
-        <v>1500.0</v>
+        <v>2250.0</v>
       </c>
       <c r="F351" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="352" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A352" s="13">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B352" s="6"/>
       <c r="C352" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D352" s="7" t="s">
         <v>664</v>
       </c>
       <c r="E352" s="11">
-        <v>2000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F352" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="353" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A353" s="13">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B353" s="6"/>
       <c r="C353" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D353" s="7" t="s">
         <v>666</v>
       </c>
       <c r="E353" s="11">
-        <v>2200.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F353" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="354" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A354" s="13">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B354" s="6"/>
       <c r="C354" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D354" s="7" t="s">
         <v>668</v>
       </c>
       <c r="E354" s="11">
-        <v>2600.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F354" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="355" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A355" s="13">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B355" s="6"/>
       <c r="C355" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D355" s="7" t="s">
         <v>670</v>
       </c>
       <c r="E355" s="11">
-        <v>3000.0</v>
+        <v>2600.0</v>
       </c>
       <c r="F355" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="356" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A356" s="13">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B356" s="6"/>
       <c r="C356" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D356" s="7" t="s">
         <v>672</v>
       </c>
       <c r="E356" s="11">
-        <v>700.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F356" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="357" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A357" s="13">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B357" s="6"/>
       <c r="C357" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D357" s="7" t="s">
         <v>674</v>
       </c>
       <c r="E357" s="11">
-        <v>950.0</v>
+        <v>700.0</v>
       </c>
       <c r="F357" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="358" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A358" s="13">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B358" s="6"/>
       <c r="C358" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D358" s="7" t="s">
         <v>676</v>
       </c>
       <c r="E358" s="11">
-        <v>1300.0</v>
+        <v>950.0</v>
       </c>
       <c r="F358" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="359" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A359" s="13">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B359" s="6"/>
       <c r="C359" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D359" s="7" t="s">
         <v>678</v>
       </c>
       <c r="E359" s="11">
-        <v>1500.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F359" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="360" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A360" s="13">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B360" s="6"/>
       <c r="C360" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D360" s="7" t="s">
         <v>680</v>
       </c>
       <c r="E360" s="11">
-        <v>1700.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F360" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="361" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A361" s="13">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B361" s="6"/>
       <c r="C361" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D361" s="7" t="s">
         <v>682</v>
       </c>
       <c r="E361" s="11">
-        <v>1100.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F361" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="362" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A362" s="13">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B362" s="6"/>
       <c r="C362" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D362" s="7" t="s">
         <v>684</v>
       </c>
       <c r="E362" s="11">
-        <v>1580.0</v>
+        <v>1100.0</v>
       </c>
       <c r="F362" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="363" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A363" s="13">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B363" s="6"/>
       <c r="C363" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D363" s="7" t="s">
         <v>686</v>
       </c>
       <c r="E363" s="11">
-        <v>1800.0</v>
+        <v>1580.0</v>
       </c>
       <c r="F363" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="364" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A364" s="13">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B364" s="6"/>
       <c r="C364" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D364" s="7" t="s">
         <v>688</v>
       </c>
       <c r="E364" s="11">
-        <v>2150.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F364" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="365" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A365" s="13">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B365" s="6"/>
       <c r="C365" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D365" s="7" t="s">
         <v>690</v>
       </c>
       <c r="E365" s="11">
-        <v>2400.0</v>
+        <v>2150.0</v>
       </c>
       <c r="F365" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="366" spans="1:6" outlineLevel="3">
+    <row r="366" spans="1:6" customHeight="1" ht="16" outlineLevel="3">
       <c r="A366" s="13">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B366" s="6"/>
       <c r="C366" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D366" s="7" t="s">
         <v>692</v>
       </c>
       <c r="E366" s="11">
-        <v>1250.0</v>
+        <v>2400.0</v>
       </c>
       <c r="F366" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="367" spans="1:6" outlineLevel="3">
       <c r="A367" s="13">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B367" s="6"/>
       <c r="C367" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D367" s="7" t="s">
         <v>694</v>
       </c>
       <c r="E367" s="11">
-        <v>1450.0</v>
+        <v>1250.0</v>
       </c>
       <c r="F367" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="368" spans="1:6" outlineLevel="3">
       <c r="A368" s="13">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B368" s="6"/>
       <c r="C368" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D368" s="7" t="s">
         <v>696</v>
       </c>
       <c r="E368" s="11">
-        <v>1850.0</v>
+        <v>1450.0</v>
       </c>
       <c r="F368" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="369" spans="1:6" outlineLevel="3">
       <c r="A369" s="13">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B369" s="6"/>
       <c r="C369" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D369" s="7" t="s">
         <v>698</v>
       </c>
       <c r="E369" s="11">
-        <v>2200.0</v>
+        <v>1850.0</v>
       </c>
       <c r="F369" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="370" spans="1:6" outlineLevel="3">
       <c r="A370" s="13">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B370" s="6"/>
       <c r="C370" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D370" s="7" t="s">
         <v>700</v>
       </c>
       <c r="E370" s="11">
-        <v>2650.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F370" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="371" spans="1:6" outlineLevel="3">
       <c r="A371" s="13">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B371" s="6"/>
       <c r="C371" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D371" s="7" t="s">
         <v>702</v>
       </c>
       <c r="E371" s="11">
-        <v>6600.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F371" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="372" spans="1:6" outlineLevel="3">
       <c r="A372" s="13">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B372" s="6"/>
       <c r="C372" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D372" s="7" t="s">
         <v>704</v>
       </c>
       <c r="E372" s="11">
-        <v>2500.0</v>
+        <v>6600.0</v>
       </c>
       <c r="F372" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="373" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="373" spans="1:6" outlineLevel="3">
       <c r="A373" s="13">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B373" s="6"/>
       <c r="C373" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D373" s="7" t="s">
         <v>706</v>
       </c>
       <c r="E373" s="11">
-        <v>2000.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F373" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="374" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
+    <row r="374" spans="1:6" outlineLevel="3">
       <c r="A374" s="13">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B374" s="6"/>
       <c r="C374" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D374" s="7" t="s">
         <v>708</v>
       </c>
       <c r="E374" s="11">
-        <v>2300.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F374" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="375" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A375" s="13">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B375" s="6"/>
       <c r="C375" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D375" s="7" t="s">
         <v>710</v>
       </c>
       <c r="E375" s="11">
-        <v>2500.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F375" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="376" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A376" s="13">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B376" s="6"/>
       <c r="C376" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>712</v>
       </c>
       <c r="E376" s="11">
-        <v>3000.0</v>
+        <v>2300.0</v>
       </c>
       <c r="F376" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="377" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="377" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A377" s="13">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B377" s="6"/>
       <c r="C377" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D377" s="7" t="s">
         <v>714</v>
       </c>
       <c r="E377" s="11">
-        <v>1900.0</v>
+        <v>2700.0</v>
       </c>
       <c r="F377" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="378" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="378" spans="1:6" customHeight="1" ht="20" outlineLevel="3">
       <c r="A378" s="13">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B378" s="6"/>
       <c r="C378" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>716</v>
       </c>
       <c r="E378" s="11">
-        <v>2200.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F378" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="379" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="379" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A379" s="13">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B379" s="6"/>
       <c r="C379" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D379" s="7" t="s">
         <v>718</v>
       </c>
       <c r="E379" s="11">
-        <v>3500.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F379" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="380" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="380" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A380" s="13">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B380" s="6"/>
       <c r="C380" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D380" s="7" t="s">
         <v>720</v>
       </c>
       <c r="E380" s="11">
-        <v>1200.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F380" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="381" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
+    <row r="381" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A381" s="13">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B381" s="6"/>
       <c r="C381" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D381" s="7" t="s">
         <v>722</v>
       </c>
       <c r="E381" s="11">
-        <v>1500.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F381" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="382" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A382" s="13">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B382" s="6"/>
       <c r="C382" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D382" s="7" t="s">
         <v>724</v>
       </c>
       <c r="E382" s="11">
-        <v>1800.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F382" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="383" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="383" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A383" s="13">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B383" s="6"/>
       <c r="C383" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D383" s="7" t="s">
         <v>726</v>
       </c>
       <c r="E383" s="11">
-        <v>2900.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F383" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="384" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="384" spans="1:6" customHeight="1" ht="26" outlineLevel="3">
       <c r="A384" s="13">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B384" s="6"/>
       <c r="C384" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D384" s="7" t="s">
         <v>728</v>
       </c>
       <c r="E384" s="11">
-        <v>1600.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F384" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="385" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="385" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A385" s="13">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B385" s="6"/>
       <c r="C385" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D385" s="7" t="s">
         <v>730</v>
       </c>
       <c r="E385" s="11">
-        <v>1900.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F385" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="386" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+    <row r="386" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A386" s="13">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B386" s="6"/>
       <c r="C386" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D386" s="7" t="s">
         <v>732</v>
       </c>
       <c r="E386" s="11">
-        <v>2300.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F386" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="387" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
       <c r="A387" s="13">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B387" s="6"/>
       <c r="C387" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D387" s="7" t="s">
         <v>734</v>
       </c>
       <c r="E387" s="11">
-        <v>2200.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F387" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="388" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+    <row r="388" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A388" s="13">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B388" s="6"/>
       <c r="C388" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D388" s="7" t="s">
         <v>736</v>
       </c>
       <c r="E388" s="11">
+        <v>2300.0</v>
+      </c>
+      <c r="F388" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="A389" s="13">
+        <v>108</v>
+      </c>
+      <c r="B389" s="6"/>
+      <c r="C389" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="D389" s="7" t="s">
+        <v>738</v>
+      </c>
+      <c r="E389" s="11">
+        <v>2200.0</v>
+      </c>
+      <c r="F389" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6" customHeight="1" ht="40" outlineLevel="3">
+      <c r="A390" s="13">
+        <v>109</v>
+      </c>
+      <c r="B390" s="6"/>
+      <c r="C390" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="D390" s="7" t="s">
+        <v>740</v>
+      </c>
+      <c r="E390" s="11">
         <v>2400.0</v>
       </c>
-      <c r="F388" s="8" t="s">
-[...14 lines deleted...]
-      <c r="A390" s="3" t="s">
+      <c r="F390" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6" outlineLevel="3">
+      <c r="A391" s="16" t="s">
+        <v>741</v>
+      </c>
+      <c r="B391" s="2"/>
+      <c r="C391" s="2"/>
+      <c r="D391" s="2"/>
+      <c r="E391" s="9"/>
+      <c r="F391" s="2"/>
+    </row>
+    <row r="392" spans="1:6" outlineLevel="4">
+      <c r="A392" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B390" s="4" t="s">
+      <c r="B392" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C390" s="5" t="s">
+      <c r="C392" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D390" s="5" t="s">
+      <c r="D392" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E390" s="10" t="s">
+      <c r="E392" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F390" s="5" t="s">
+      <c r="F392" s="5" t="s">
         <v>11</v>
-      </c>
-[...34 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="393" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A393" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B393" s="6"/>
       <c r="C393" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D393" s="7" t="s">
         <v>743</v>
       </c>
       <c r="E393" s="11">
-        <v>2800.0</v>
+        <v>2600.0</v>
       </c>
       <c r="F393" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="394" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A394" s="13">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B394" s="6"/>
       <c r="C394" s="7" t="s">
         <v>744</v>
       </c>
       <c r="D394" s="7" t="s">
         <v>745</v>
       </c>
       <c r="E394" s="11">
-        <v>3350.0</v>
+        <v>2700.0</v>
       </c>
       <c r="F394" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="395" spans="1:6" outlineLevel="4">
+    <row r="395" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A395" s="13">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B395" s="6"/>
       <c r="C395" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D395" s="7" t="s">
         <v>747</v>
       </c>
       <c r="E395" s="11">
-        <v>1000.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F395" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="396" spans="1:6" outlineLevel="4">
+    <row r="396" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
       <c r="A396" s="13">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B396" s="6"/>
       <c r="C396" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D396" s="7" t="s">
         <v>749</v>
       </c>
       <c r="E396" s="11">
-        <v>1300.0</v>
+        <v>3350.0</v>
       </c>
       <c r="F396" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="397" spans="1:6" outlineLevel="4">
       <c r="A397" s="13">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B397" s="6"/>
       <c r="C397" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D397" s="7" t="s">
         <v>751</v>
       </c>
       <c r="E397" s="11">
-        <v>1550.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F397" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="398" spans="1:6" outlineLevel="4">
       <c r="A398" s="13">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B398" s="6"/>
       <c r="C398" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D398" s="7" t="s">
         <v>753</v>
       </c>
       <c r="E398" s="11">
-        <v>1800.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F398" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="399" spans="1:6" outlineLevel="4">
       <c r="A399" s="13">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B399" s="6"/>
       <c r="C399" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D399" s="7" t="s">
         <v>755</v>
       </c>
       <c r="E399" s="11">
-        <v>2100.0</v>
+        <v>1550.0</v>
       </c>
       <c r="F399" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="400" spans="1:6" outlineLevel="4">
       <c r="A400" s="13">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B400" s="6"/>
       <c r="C400" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D400" s="7" t="s">
         <v>757</v>
       </c>
       <c r="E400" s="11">
-        <v>2350.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F400" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="401" spans="1:6" outlineLevel="4">
       <c r="A401" s="13">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B401" s="6"/>
       <c r="C401" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D401" s="7" t="s">
         <v>759</v>
       </c>
       <c r="E401" s="11">
-        <v>2500.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F401" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="402" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="402" spans="1:6" outlineLevel="4">
       <c r="A402" s="13">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B402" s="6"/>
       <c r="C402" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D402" s="7" t="s">
         <v>761</v>
       </c>
       <c r="E402" s="11">
-        <v>3100.0</v>
+        <v>2350.0</v>
       </c>
       <c r="F402" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="403" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="403" spans="1:6" outlineLevel="4">
       <c r="A403" s="13">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B403" s="6"/>
       <c r="C403" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D403" s="7" t="s">
         <v>763</v>
       </c>
       <c r="E403" s="11">
-        <v>3600.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F403" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="404" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="404" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A404" s="13">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B404" s="6"/>
       <c r="C404" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D404" s="7" t="s">
         <v>765</v>
       </c>
       <c r="E404" s="11">
-        <v>4100.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F404" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="405" spans="1:6" customHeight="1" ht="20" outlineLevel="4">
+    <row r="405" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A405" s="13">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B405" s="6"/>
       <c r="C405" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D405" s="7" t="s">
         <v>767</v>
       </c>
       <c r="E405" s="11">
-        <v>4800.0</v>
+        <v>3800.0</v>
       </c>
       <c r="F405" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="406" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+    <row r="406" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A406" s="13">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B406" s="6"/>
       <c r="C406" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D406" s="7" t="s">
         <v>769</v>
       </c>
       <c r="E406" s="11">
-        <v>28.0</v>
+        <v>4300.0</v>
       </c>
       <c r="F406" s="8" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
       <c r="A407" s="13">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B407" s="6"/>
       <c r="C407" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D407" s="7" t="s">
         <v>771</v>
       </c>
       <c r="E407" s="11">
+        <v>3800.0</v>
+      </c>
+      <c r="F407" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6" customHeight="1" ht="16" outlineLevel="4">
+      <c r="A408" s="13">
+        <v>16</v>
+      </c>
+      <c r="B408" s="6"/>
+      <c r="C408" s="7" t="s">
+        <v>772</v>
+      </c>
+      <c r="D408" s="7" t="s">
+        <v>773</v>
+      </c>
+      <c r="E408" s="11">
+        <v>4800.0</v>
+      </c>
+      <c r="F408" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="A409" s="13">
+        <v>17</v>
+      </c>
+      <c r="B409" s="6"/>
+      <c r="C409" s="7" t="s">
+        <v>774</v>
+      </c>
+      <c r="D409" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="E409" s="11">
         <v>28.0</v>
       </c>
-      <c r="F407" s="8" t="s">
+      <c r="F409" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6" customHeight="1" ht="80" outlineLevel="4">
+      <c r="A410" s="13">
+        <v>18</v>
+      </c>
+      <c r="B410" s="6"/>
+      <c r="C410" s="7" t="s">
+        <v>776</v>
+      </c>
+      <c r="D410" s="7" t="s">
+        <v>777</v>
+      </c>
+      <c r="E410" s="11">
+        <v>28.0</v>
+      </c>
+      <c r="F410" s="8" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="B11:B12"/>
-    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
-    <mergeCell ref="A17:F17"/>
-[...43 lines deleted...]
-    <mergeCell ref="B178:B180"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="B21:B23"/>
+    <mergeCell ref="B27:B33"/>
+    <mergeCell ref="B34:B38"/>
+    <mergeCell ref="B40:B45"/>
+    <mergeCell ref="B46:B52"/>
+    <mergeCell ref="B53:B58"/>
+    <mergeCell ref="B60:B61"/>
+    <mergeCell ref="B62:B67"/>
+    <mergeCell ref="B68:B72"/>
+    <mergeCell ref="A73:F73"/>
+    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="B76:B79"/>
+    <mergeCell ref="B80:B86"/>
+    <mergeCell ref="B87:B94"/>
+    <mergeCell ref="B95:B97"/>
+    <mergeCell ref="A99:F99"/>
+    <mergeCell ref="A100:F100"/>
+    <mergeCell ref="B104:B106"/>
+    <mergeCell ref="B108:B109"/>
+    <mergeCell ref="B110:B111"/>
+    <mergeCell ref="B115:B116"/>
+    <mergeCell ref="A117:F117"/>
+    <mergeCell ref="B120:B121"/>
+    <mergeCell ref="B122:B123"/>
+    <mergeCell ref="B125:B127"/>
+    <mergeCell ref="B128:B129"/>
+    <mergeCell ref="B130:B131"/>
+    <mergeCell ref="B132:B134"/>
+    <mergeCell ref="A135:F135"/>
+    <mergeCell ref="A136:F136"/>
+    <mergeCell ref="B138:B141"/>
+    <mergeCell ref="B142:B143"/>
+    <mergeCell ref="B144:B145"/>
+    <mergeCell ref="B146:B149"/>
+    <mergeCell ref="B150:B152"/>
+    <mergeCell ref="B153:B157"/>
+    <mergeCell ref="A158:F158"/>
+    <mergeCell ref="B160:B162"/>
+    <mergeCell ref="B163:B167"/>
+    <mergeCell ref="B168:B170"/>
+    <mergeCell ref="A171:F171"/>
+    <mergeCell ref="B173:B174"/>
+    <mergeCell ref="B175:B177"/>
+    <mergeCell ref="B179:B181"/>
     <mergeCell ref="B182:B184"/>
-    <mergeCell ref="B185:B187"/>
-[...2 lines deleted...]
-    <mergeCell ref="B193:B197"/>
+    <mergeCell ref="B185:B186"/>
+    <mergeCell ref="B187:B189"/>
+    <mergeCell ref="B190:B194"/>
+    <mergeCell ref="B195:B196"/>
     <mergeCell ref="B198:B199"/>
-    <mergeCell ref="B201:B202"/>
-[...2 lines deleted...]
-    <mergeCell ref="B208:B209"/>
+    <mergeCell ref="B200:B202"/>
+    <mergeCell ref="B203:B204"/>
+    <mergeCell ref="B205:B206"/>
+    <mergeCell ref="B207:B209"/>
     <mergeCell ref="B210:B212"/>
-    <mergeCell ref="B213:B215"/>
-[...3 lines deleted...]
-    <mergeCell ref="B225:B228"/>
+    <mergeCell ref="B213:B214"/>
+    <mergeCell ref="B215:B219"/>
+    <mergeCell ref="B220:B223"/>
+    <mergeCell ref="B224:B226"/>
+    <mergeCell ref="B227:B228"/>
     <mergeCell ref="B229:B230"/>
     <mergeCell ref="B231:B232"/>
-    <mergeCell ref="B233:B234"/>
-[...5 lines deleted...]
-    <mergeCell ref="A253:F253"/>
+    <mergeCell ref="B233:B237"/>
+    <mergeCell ref="B238:B240"/>
+    <mergeCell ref="A241:F241"/>
+    <mergeCell ref="B243:B248"/>
+    <mergeCell ref="A249:F249"/>
+    <mergeCell ref="B251:B254"/>
     <mergeCell ref="B255:B258"/>
-    <mergeCell ref="B259:B261"/>
-[...18 lines deleted...]
-    <mergeCell ref="B323:B327"/>
+    <mergeCell ref="B261:B264"/>
+    <mergeCell ref="B265:B267"/>
+    <mergeCell ref="B268:B269"/>
+    <mergeCell ref="B270:B271"/>
+    <mergeCell ref="A272:F272"/>
+    <mergeCell ref="B275:B276"/>
+    <mergeCell ref="B277:B279"/>
+    <mergeCell ref="A280:F280"/>
+    <mergeCell ref="B282:B283"/>
+    <mergeCell ref="B284:B285"/>
+    <mergeCell ref="B286:B287"/>
+    <mergeCell ref="B288:B289"/>
+    <mergeCell ref="B290:B294"/>
+    <mergeCell ref="B295:B298"/>
+    <mergeCell ref="B299:B300"/>
+    <mergeCell ref="B304:B308"/>
+    <mergeCell ref="B309:B312"/>
+    <mergeCell ref="B316:B321"/>
+    <mergeCell ref="B322:B327"/>
     <mergeCell ref="B328:B329"/>
     <mergeCell ref="B330:B331"/>
-    <mergeCell ref="B332:B335"/>
-[...15 lines deleted...]
-    <mergeCell ref="B402:B405"/>
+    <mergeCell ref="B332:B336"/>
+    <mergeCell ref="B337:B342"/>
+    <mergeCell ref="B343:B346"/>
+    <mergeCell ref="B347:B351"/>
+    <mergeCell ref="B352:B356"/>
+    <mergeCell ref="B357:B361"/>
+    <mergeCell ref="B362:B366"/>
+    <mergeCell ref="B367:B374"/>
+    <mergeCell ref="B375:B378"/>
+    <mergeCell ref="B379:B380"/>
+    <mergeCell ref="B382:B384"/>
+    <mergeCell ref="B386:B387"/>
+    <mergeCell ref="B389:B390"/>
+    <mergeCell ref="A391:F391"/>
+    <mergeCell ref="B393:B396"/>
+    <mergeCell ref="B397:B403"/>
+    <mergeCell ref="B404:B408"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
-    <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_32"/>
@@ -14875,138 +14872,138 @@
     <hyperlink ref="D48" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_61"/>
-    <hyperlink ref="D73" r:id="rId_hyperlink_62"/>
-    <hyperlink ref="D74" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_84"/>
-    <hyperlink ref="D99" r:id="rId_hyperlink_85"/>
-    <hyperlink ref="D100" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_99"/>
-    <hyperlink ref="D117" r:id="rId_hyperlink_100"/>
-[...1 lines deleted...]
-    <hyperlink ref="D119" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_115"/>
-    <hyperlink ref="D135" r:id="rId_hyperlink_116"/>
-[...1 lines deleted...]
-    <hyperlink ref="D137" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_135"/>
-    <hyperlink ref="D158" r:id="rId_hyperlink_136"/>
-[...1 lines deleted...]
-    <hyperlink ref="D160" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_146"/>
-    <hyperlink ref="D171" r:id="rId_hyperlink_147"/>
-[...1 lines deleted...]
-    <hyperlink ref="D173" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_174"/>
@@ -15028,86 +15025,86 @@
     <hyperlink ref="D216" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D237" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D240" r:id="rId_hyperlink_214"/>
-    <hyperlink ref="D241" r:id="rId_hyperlink_215"/>
-[...2 lines deleted...]
-    <hyperlink ref="D244" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_218"/>
     <hyperlink ref="D247" r:id="rId_hyperlink_219"/>
     <hyperlink ref="D248" r:id="rId_hyperlink_220"/>
-    <hyperlink ref="D249" r:id="rId_hyperlink_221"/>
-[...2 lines deleted...]
-    <hyperlink ref="D252" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_224"/>
     <hyperlink ref="D255" r:id="rId_hyperlink_225"/>
     <hyperlink ref="D256" r:id="rId_hyperlink_226"/>
     <hyperlink ref="D257" r:id="rId_hyperlink_227"/>
     <hyperlink ref="D258" r:id="rId_hyperlink_228"/>
     <hyperlink ref="D259" r:id="rId_hyperlink_229"/>
     <hyperlink ref="D260" r:id="rId_hyperlink_230"/>
     <hyperlink ref="D261" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D262" r:id="rId_hyperlink_232"/>
     <hyperlink ref="D263" r:id="rId_hyperlink_233"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_234"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_235"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_236"/>
     <hyperlink ref="D267" r:id="rId_hyperlink_237"/>
     <hyperlink ref="D268" r:id="rId_hyperlink_238"/>
     <hyperlink ref="D269" r:id="rId_hyperlink_239"/>
     <hyperlink ref="D270" r:id="rId_hyperlink_240"/>
     <hyperlink ref="D271" r:id="rId_hyperlink_241"/>
-    <hyperlink ref="D272" r:id="rId_hyperlink_242"/>
-[...1 lines deleted...]
-    <hyperlink ref="D274" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_244"/>
     <hyperlink ref="D277" r:id="rId_hyperlink_245"/>
     <hyperlink ref="D278" r:id="rId_hyperlink_246"/>
     <hyperlink ref="D279" r:id="rId_hyperlink_247"/>
-    <hyperlink ref="D280" r:id="rId_hyperlink_248"/>
-[...1 lines deleted...]
-    <hyperlink ref="D282" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_250"/>
     <hyperlink ref="D285" r:id="rId_hyperlink_251"/>
     <hyperlink ref="D286" r:id="rId_hyperlink_252"/>
     <hyperlink ref="D287" r:id="rId_hyperlink_253"/>
     <hyperlink ref="D288" r:id="rId_hyperlink_254"/>
     <hyperlink ref="D289" r:id="rId_hyperlink_255"/>
     <hyperlink ref="D290" r:id="rId_hyperlink_256"/>
     <hyperlink ref="D291" r:id="rId_hyperlink_257"/>
     <hyperlink ref="D292" r:id="rId_hyperlink_258"/>
     <hyperlink ref="D293" r:id="rId_hyperlink_259"/>
     <hyperlink ref="D294" r:id="rId_hyperlink_260"/>
     <hyperlink ref="D295" r:id="rId_hyperlink_261"/>
     <hyperlink ref="D296" r:id="rId_hyperlink_262"/>
     <hyperlink ref="D297" r:id="rId_hyperlink_263"/>
     <hyperlink ref="D298" r:id="rId_hyperlink_264"/>
     <hyperlink ref="D299" r:id="rId_hyperlink_265"/>
     <hyperlink ref="D300" r:id="rId_hyperlink_266"/>
     <hyperlink ref="D301" r:id="rId_hyperlink_267"/>
     <hyperlink ref="D302" r:id="rId_hyperlink_268"/>
     <hyperlink ref="D303" r:id="rId_hyperlink_269"/>
     <hyperlink ref="D304" r:id="rId_hyperlink_270"/>
     <hyperlink ref="D305" r:id="rId_hyperlink_271"/>
     <hyperlink ref="D306" r:id="rId_hyperlink_272"/>
     <hyperlink ref="D307" r:id="rId_hyperlink_273"/>
     <hyperlink ref="D308" r:id="rId_hyperlink_274"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_275"/>
@@ -15168,67 +15165,70 @@
     <hyperlink ref="D364" r:id="rId_hyperlink_330"/>
     <hyperlink ref="D365" r:id="rId_hyperlink_331"/>
     <hyperlink ref="D366" r:id="rId_hyperlink_332"/>
     <hyperlink ref="D367" r:id="rId_hyperlink_333"/>
     <hyperlink ref="D368" r:id="rId_hyperlink_334"/>
     <hyperlink ref="D369" r:id="rId_hyperlink_335"/>
     <hyperlink ref="D370" r:id="rId_hyperlink_336"/>
     <hyperlink ref="D371" r:id="rId_hyperlink_337"/>
     <hyperlink ref="D372" r:id="rId_hyperlink_338"/>
     <hyperlink ref="D373" r:id="rId_hyperlink_339"/>
     <hyperlink ref="D374" r:id="rId_hyperlink_340"/>
     <hyperlink ref="D375" r:id="rId_hyperlink_341"/>
     <hyperlink ref="D376" r:id="rId_hyperlink_342"/>
     <hyperlink ref="D377" r:id="rId_hyperlink_343"/>
     <hyperlink ref="D378" r:id="rId_hyperlink_344"/>
     <hyperlink ref="D379" r:id="rId_hyperlink_345"/>
     <hyperlink ref="D380" r:id="rId_hyperlink_346"/>
     <hyperlink ref="D381" r:id="rId_hyperlink_347"/>
     <hyperlink ref="D382" r:id="rId_hyperlink_348"/>
     <hyperlink ref="D383" r:id="rId_hyperlink_349"/>
     <hyperlink ref="D384" r:id="rId_hyperlink_350"/>
     <hyperlink ref="D385" r:id="rId_hyperlink_351"/>
     <hyperlink ref="D386" r:id="rId_hyperlink_352"/>
     <hyperlink ref="D387" r:id="rId_hyperlink_353"/>
     <hyperlink ref="D388" r:id="rId_hyperlink_354"/>
-    <hyperlink ref="D391" r:id="rId_hyperlink_355"/>
-    <hyperlink ref="D392" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D389" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D390" r:id="rId_hyperlink_356"/>
     <hyperlink ref="D393" r:id="rId_hyperlink_357"/>
     <hyperlink ref="D394" r:id="rId_hyperlink_358"/>
     <hyperlink ref="D395" r:id="rId_hyperlink_359"/>
     <hyperlink ref="D396" r:id="rId_hyperlink_360"/>
     <hyperlink ref="D397" r:id="rId_hyperlink_361"/>
     <hyperlink ref="D398" r:id="rId_hyperlink_362"/>
     <hyperlink ref="D399" r:id="rId_hyperlink_363"/>
     <hyperlink ref="D400" r:id="rId_hyperlink_364"/>
     <hyperlink ref="D401" r:id="rId_hyperlink_365"/>
     <hyperlink ref="D402" r:id="rId_hyperlink_366"/>
     <hyperlink ref="D403" r:id="rId_hyperlink_367"/>
     <hyperlink ref="D404" r:id="rId_hyperlink_368"/>
     <hyperlink ref="D405" r:id="rId_hyperlink_369"/>
     <hyperlink ref="D406" r:id="rId_hyperlink_370"/>
     <hyperlink ref="D407" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D408" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_374"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>