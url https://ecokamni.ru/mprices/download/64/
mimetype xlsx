--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -17,65 +17,65 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://ecokamni.ru/</t>
   </si>
   <si>
     <t>8 (800) 200-53-13</t>
   </si>
   <si>
     <t>+7 (926) 466-45-26</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-09 07:50:10</t>
+    <t>Актуальность прайса на: 2026-06-23 09:55:46</t>
   </si>
   <si>
     <t>Сопутствующие товары</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
   <si>
     <t>Цена за</t>
   </si>
   <si>
     <t>GaLaDesign полиуретановое вяжущее 10 кг 10 литр</t>
   </si>
@@ -208,50 +208,56 @@
   <si>
     <t>Камень для бани и сауны 20 кг Пироксенит галт</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13275</t>
   </si>
   <si>
     <t>Очиститель strasser PLUS EP-R  1л 1 литр</t>
   </si>
   <si>
     <t>https://ecokamni.ru/ochistitel-plus-ep-r/</t>
   </si>
   <si>
     <t>Очиститель strasser PLUS EP-R leicht, 1л 1 литр</t>
   </si>
   <si>
     <t>https://ecokamni.ru/ochistitel-strasser/</t>
   </si>
   <si>
     <t>Очиститель strasser PLUS ZSE 1л 1 литр</t>
   </si>
   <si>
     <t>https://ecokamni.ru/ochistitel-plus-zse/</t>
   </si>
   <si>
+    <t>Очиститель strasser PLUS ZSE 1л 10 литров</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/ochistitel-plus-zse/?sku=13340</t>
+  </si>
+  <si>
     <t>Покрытие для камня HydroCover WET 1L 1 литр</t>
   </si>
   <si>
     <t>https://ecokamni.ru/pokritie-dlya-kamnya-HydroCover/</t>
   </si>
   <si>
     <t>Раствор для забутовки Quick-mix НМ 2А</t>
   </si>
   <si>
     <t>https://ecokamni.ru/hm2a-zabutovka/</t>
   </si>
   <si>
     <t>Заполнители швов</t>
   </si>
   <si>
     <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Серый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/FUG-FBR-300-2534/</t>
   </si>
   <si>
     <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Серебристо-серый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3386</t>
@@ -259,66 +265,54 @@
   <si>
     <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Антрацит</t>
   </si>
   <si>
     <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3387</t>
   </si>
   <si>
     <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Графитовый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3381</t>
   </si>
   <si>
     <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Белый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3154</t>
   </si>
   <si>
     <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Бежевый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3380</t>
   </si>
   <si>
-    <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Карамель</t>
-[...4 lines deleted...]
-  <si>
     <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Темно-коричневый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3383</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3384</t>
   </si>
   <si>
     <t>NFM - Заполнитель швов для природного камня Quick-mix серый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/</t>
   </si>
   <si>
     <t>NFM - Заполнитель швов для природного камня Quick-mix антрацит</t>
   </si>
   <si>
     <t>https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1755</t>
   </si>
   <si>
     <t>NFM - Заполнитель швов для природного камня Quick-mix кремово-желтый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1757</t>
   </si>
   <si>
     <t>NFM - Заполнитель швов для природного камня Quick-mix коричневый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1756</t>
   </si>
@@ -587,51 +581,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c34c02bd50148576a870e22da5793d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1733fbffe2c170b3becf249c4ee4b7b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dfac69e81ba4396aea94d7763dc2c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ccd44ac68a43ea332e95ece33dad.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b9b60c793da2f13f56e5fadac621.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a01aa9ca3e811803c1a9bde7149c8.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe697df7a480197b2b498a5b017d2e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2a84133d80a4d128934bb36175565.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ebca1bd5b726aa61de71249bf1672.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de265ea7ecd0c306574129c6114fc969.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d34de9bbee699fd93dba1b52ad2d06.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ce8bede4690d4208a509f23a39c4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977100a6bd166a8db52552176f84c34.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bdee58962d1e2097e320b6134414a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e4c4576d923754f418e7580dc3f49.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c2563fd4dd5eb908cdb58b509269b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317fec68e95a009089a368b13cef5ab.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94f8dbdb65aaf3dc51917f3836bc60.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b485474760764618f7c2fa8dec53.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a8cd6e5a3a46eea9264577d2d496d.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02330f86aab1ce473886a931123aedb0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c34c02bd50148576a870e22da5793d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1733fbffe2c170b3becf249c4ee4b7b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dfac69e81ba4396aea94d7763dc2c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ccd44ac68a43ea332e95ece33dad.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b9b60c793da2f13f56e5fadac621.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a01aa9ca3e811803c1a9bde7149c8.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe697df7a480197b2b498a5b017d2e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2a84133d80a4d128934bb36175565.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ebca1bd5b726aa61de71249bf1672.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de265ea7ecd0c306574129c6114fc969.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d34de9bbee699fd93dba1b52ad2d06.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ce8bede4690d4208a509f23a39c4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977100a6bd166a8db52552176f84c34.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bdee58962d1e2097e320b6134414a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e4c4576d923754f418e7580dc3f49.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c2563fd4dd5eb908cdb58b509269b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317fec68e95a009089a368b13cef5ab.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94f8dbdb65aaf3dc51917f3836bc60.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b485474760764618f7c2fa8dec53.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a8cd6e5a3a46eea9264577d2d496d.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacf907c04372e1d45636a51961fa2f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_13298" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -972,421 +966,421 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="product_13170" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="product_12295" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="product_3446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="product_3385" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="product_1754" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="product_6905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="product_1764" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="product_13285" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="product_7721" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="product_3373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="product_84" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
@@ -1658,59 +1652,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gala-design-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/GaLa-Kreativ-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/GaLa-Kreativ-quick-mix/?sku=7732" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kse-sredstvo-dlya-ochistki-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/schpatlevka-brs/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidroizolyziy-mds-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6891" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6892" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/?sku=13221" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13276" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10342" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13277" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10343" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13278" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10345" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13279" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10344" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13274" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13275" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-ep-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-strasser/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-zse/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-HydroCover/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/hm2a-zabutovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3386" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3387" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3381" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3154" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3380" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3382" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3383" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3384" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1755" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1757" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1756" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1758" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=1751" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=12285" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1765" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1766" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1768" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1767" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13285" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13286" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13287" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13288" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13289" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13290" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13291" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13293" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13294" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/klej-dlya-kamnya-mbm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/klej-universalnyj-mapei-adesilex-p7-25kg-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/292-drylok-concrete-protector/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/292-drylok-concrete-protector/?sku=3426" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gala-design-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/GaLa-Kreativ-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/GaLa-Kreativ-quick-mix/?sku=7732" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kse-sredstvo-dlya-ochistki-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/schpatlevka-brs/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidroizolyziy-mds-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6891" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6892" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/?sku=13221" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13276" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10342" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13277" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10343" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13278" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10345" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13279" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10344" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13274" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13275" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-ep-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-strasser/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-zse/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-zse/?sku=13340" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-HydroCover/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/hm2a-zabutovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3386" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3387" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3381" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3154" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3380" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3383" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1755" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1757" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1756" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1758" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=1751" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=12285" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1765" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1766" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1768" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1767" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13285" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13286" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13287" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13288" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13289" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13290" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13291" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13293" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13294" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/klej-dlya-kamnya-mbm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/klej-universalnyj-mapei-adesilex-p7-25kg-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/292-drylok-concrete-protector/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/292-drylok-concrete-protector/?sku=3426" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F78"/>
+  <dimension ref="A1:F77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -2140,910 +2134,892 @@
       <c r="E32" s="11">
         <v>2550.0</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="13">
         <v>24</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E33" s="11">
         <v>1850.0</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="34" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+    <row r="34" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
       <c r="A34" s="13">
         <v>25</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>62</v>
       </c>
       <c r="E34" s="11">
-        <v>1020.0</v>
+        <v>990.0</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="35" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+    <row r="35" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
       <c r="A35" s="13">
         <v>26</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E35" s="11">
-        <v>3600.0</v>
+        <v>6100.0</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="13">
         <v>27</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="11">
+        <v>3600.0</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A37" s="13">
+        <v>28</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="E37" s="11">
         <v>950.0</v>
       </c>
-      <c r="F36" s="8"/>
-[...12 lines deleted...]
-      <c r="A38" s="3" t="s">
+      <c r="F37" s="8"/>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="1">
+      <c r="A38" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="2"/>
+    </row>
+    <row r="39" spans="1:6" outlineLevel="2">
+      <c r="A39" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B38" s="4" t="s">
+      <c r="B39" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="C39" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D38" s="5" t="s">
+      <c r="D39" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E38" s="10" t="s">
+      <c r="E39" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F38" s="5" t="s">
+      <c r="F39" s="5" t="s">
         <v>11</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:6" outlineLevel="2">
       <c r="A40" s="13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E40" s="11">
-        <v>1600.0</v>
+        <v>1450.0</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="41" spans="1:6" outlineLevel="2">
       <c r="A41" s="13">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="11">
-        <v>2270.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:6" outlineLevel="2">
       <c r="A42" s="13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E42" s="11">
-        <v>1720.0</v>
+        <v>2270.0</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:6" outlineLevel="2">
       <c r="A43" s="13">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="11">
-        <v>1800.0</v>
+        <v>1720.0</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:6" outlineLevel="2">
       <c r="A44" s="13">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>79</v>
       </c>
       <c r="E44" s="11">
-        <v>1650.0</v>
+        <v>1800.0</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:6" outlineLevel="2">
       <c r="A45" s="13">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E45" s="11">
-        <v>1660.0</v>
+        <v>1650.0</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:6" outlineLevel="2">
       <c r="A46" s="13">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>83</v>
       </c>
       <c r="E46" s="11">
         <v>1700.0</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="47" spans="1:6" outlineLevel="2">
+    <row r="47" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A47" s="13">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>85</v>
       </c>
       <c r="E47" s="11">
-        <v>1670.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200.0</v>
+      </c>
+      <c r="F47" s="8"/>
     </row>
     <row r="48" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A48" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>87</v>
       </c>
       <c r="E48" s="11">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="F48" s="8"/>
     </row>
     <row r="49" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A49" s="13">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E49" s="11">
-        <v>1360.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F49" s="8"/>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A50" s="13">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E50" s="11">
-        <v>900.0</v>
+        <v>1360.0</v>
       </c>
       <c r="F50" s="8"/>
     </row>
     <row r="51" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A51" s="13">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E51" s="11">
         <v>1360.0</v>
       </c>
       <c r="F51" s="8"/>
     </row>
-    <row r="52" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
+    <row r="52" spans="1:6" customHeight="1" ht="26" outlineLevel="2">
       <c r="A52" s="13">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E52" s="11">
-        <v>900.0</v>
+        <v>1100.0</v>
       </c>
       <c r="F52" s="8"/>
     </row>
     <row r="53" spans="1:6" customHeight="1" ht="26" outlineLevel="2">
       <c r="A53" s="13">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E53" s="11">
-        <v>1100.0</v>
+        <v>1450.0</v>
       </c>
       <c r="F53" s="8"/>
     </row>
     <row r="54" spans="1:6" customHeight="1" ht="26" outlineLevel="2">
       <c r="A54" s="13">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>99</v>
       </c>
       <c r="E54" s="11">
-        <v>1450.0</v>
+        <v>1560.0</v>
       </c>
       <c r="F54" s="8"/>
     </row>
-    <row r="55" spans="1:6" customHeight="1" ht="26" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C55" s="7" t="s">
+    <row r="55" spans="1:6" outlineLevel="1">
+      <c r="A55" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="D55" s="7" t="s">
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="E55" s="9"/>
+      <c r="F55" s="2"/>
+    </row>
+    <row r="56" spans="1:6" outlineLevel="2">
+      <c r="A56" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
+      <c r="A57" s="13">
+        <v>1</v>
+      </c>
+      <c r="B57" s="6"/>
+      <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="E55" s="11">
-[...5 lines deleted...]
-      <c r="A56" s="14" t="s">
+      <c r="D57" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="B56" s="2"/>
-[...22 lines deleted...]
-        <v>11</v>
+      <c r="E57" s="11">
+        <v>850.0</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A58" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>104</v>
       </c>
       <c r="E58" s="11">
-        <v>850.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A59" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E59" s="11">
         <v>1050.0</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A60" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>108</v>
       </c>
       <c r="E60" s="11">
-        <v>1050.0</v>
+        <v>1180.0</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A61" s="13">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>110</v>
       </c>
       <c r="E61" s="11">
         <v>1180.0</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="62" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
+    <row r="62" spans="1:6" outlineLevel="2">
       <c r="A62" s="13">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>112</v>
       </c>
       <c r="E62" s="11">
-        <v>1180.0</v>
+        <v>1510.0</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:6" outlineLevel="2">
       <c r="A63" s="13">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E63" s="11">
-        <v>1510.0</v>
+        <v>1380.0</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="64" spans="1:6" outlineLevel="2">
       <c r="A64" s="13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E64" s="11">
-        <v>1380.0</v>
+        <v>1330.0</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:6" outlineLevel="2">
       <c r="A65" s="13">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>118</v>
       </c>
       <c r="E65" s="11">
-        <v>1330.0</v>
+        <v>1390.0</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:6" outlineLevel="2">
       <c r="A66" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>120</v>
       </c>
       <c r="E66" s="11">
-        <v>1390.0</v>
+        <v>1410.0</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:6" outlineLevel="2">
       <c r="A67" s="13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E67" s="11">
-        <v>1410.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:6" outlineLevel="2">
       <c r="A68" s="13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>124</v>
       </c>
       <c r="E68" s="11">
-        <v>1500.0</v>
+        <v>1360.0</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:6" outlineLevel="2">
       <c r="A69" s="13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>126</v>
       </c>
       <c r="E69" s="11">
-        <v>1360.0</v>
+        <v>1350.0</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:6" outlineLevel="2">
       <c r="A70" s="13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>128</v>
       </c>
       <c r="E70" s="11">
-        <v>1350.0</v>
+        <v>1370.0</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:6" outlineLevel="2">
       <c r="A71" s="13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>130</v>
       </c>
       <c r="E71" s="11">
-        <v>1370.0</v>
+        <v>1480.0</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="72" spans="1:6" outlineLevel="2">
+    <row r="72" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>132</v>
       </c>
       <c r="E72" s="11">
-        <v>1480.0</v>
+        <v>1270.0</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E73" s="11">
-        <v>1270.0</v>
+        <v>1150.0</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="74" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C74" s="7" t="s">
+    <row r="74" spans="1:6" outlineLevel="1">
+      <c r="A74" s="14" t="s">
         <v>135</v>
       </c>
-      <c r="D74" s="7" t="s">
+      <c r="B74" s="2"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="2"/>
+      <c r="E74" s="9"/>
+      <c r="F74" s="2"/>
+    </row>
+    <row r="75" spans="1:6" outlineLevel="2">
+      <c r="A75" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A76" s="13">
+        <v>1</v>
+      </c>
+      <c r="B76" s="6"/>
+      <c r="C76" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="E74" s="11">
-[...7 lines deleted...]
-      <c r="A75" s="14" t="s">
+      <c r="D76" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="B75" s="2"/>
-[...22 lines deleted...]
-        <v>11</v>
+      <c r="E76" s="11">
+        <v>11900.0</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:6" customHeight="1" ht="40" outlineLevel="2">
       <c r="A77" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>139</v>
       </c>
       <c r="E77" s="11">
-        <v>11900.0</v>
+        <v>3900.0</v>
       </c>
       <c r="F77" s="8" t="s">
-        <v>22</v>
-[...16 lines deleted...]
-      <c r="F78" s="8" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B16:B18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="B21:B31"/>
-    <mergeCell ref="A37:F37"/>
-[...7 lines deleted...]
-    <mergeCell ref="B77:B78"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="B40:B46"/>
+    <mergeCell ref="B47:B51"/>
+    <mergeCell ref="B52:B54"/>
+    <mergeCell ref="A55:F55"/>
+    <mergeCell ref="B57:B61"/>
+    <mergeCell ref="B62:B71"/>
+    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="B76:B77"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_28"/>
-    <hyperlink ref="D39" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_44"/>
-    <hyperlink ref="D55" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_61"/>
-    <hyperlink ref="D74" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_63"/>
-    <hyperlink ref="D78" r:id="rId_hyperlink_64"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>