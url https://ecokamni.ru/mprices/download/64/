--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -31,51 +31,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://ecokamni.ru/</t>
   </si>
   <si>
     <t>8 (800) 200-53-13</t>
   </si>
   <si>
     <t>+7 (926) 466-45-26</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-23 09:55:46</t>
+    <t>Актуальность прайса на: 2026-06-23 11:20:27</t>
   </si>
   <si>
     <t>Сопутствующие товары</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
   <si>
     <t>Цена за</t>
   </si>
   <si>
     <t>GaLaDesign полиуретановое вяжущее 10 кг 10 литр</t>
   </si>