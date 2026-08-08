--- v2 (2026-06-23)
+++ v3 (2026-08-08)
@@ -1,486 +1,501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://ecokamni.ru/</t>
   </si>
   <si>
     <t>8 (800) 200-53-13</t>
   </si>
   <si>
     <t>+7 (926) 466-45-26</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-23 11:20:27</t>
+    <t>Актуальность прайса на: 2026-08-08 08:42:35</t>
   </si>
   <si>
     <t>Сопутствующие товары</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
   <si>
     <t>Цена за</t>
   </si>
   <si>
-    <t>GaLaDesign полиуретановое вяжущее 10 кг 10 литр</t>
+    <t>Гидроизоляция MDS quick-mix</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/gidroizolyziy-mds-quick-mix/</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>Защитная пропитка для камня Teknolong 2,5 литра</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/?sku=13221</t>
+  </si>
+  <si>
+    <t>Защитная пропитка для камня Teknolong 15 литров</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/</t>
+  </si>
+  <si>
+    <t>Камень для бани и сауны 20 кг Дунит</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kamen-dlya-bani-i-sauny/</t>
+  </si>
+  <si>
+    <t>Камень для бани и сауны 20 кг Дунит галт</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13276</t>
+  </si>
+  <si>
+    <t>Камень для бани и сауны 20 кг Кварц</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10342</t>
+  </si>
+  <si>
+    <t>Камень для бани и сауны 20 кг Кварц галт</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13277</t>
+  </si>
+  <si>
+    <t>Камень для бани и сауны 20 кг Порфирит</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10343</t>
+  </si>
+  <si>
+    <t>Камень для бани и сауны 20 кг Порфитир галт</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13278</t>
+  </si>
+  <si>
+    <t>Камень для бани и сауны 20 кг Талькохлорит галт</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10345</t>
+  </si>
+  <si>
+    <t>Камень для бани и сауны 20 кг Жадеит</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13279</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Камень для бани и сауны 20 кг Жадеит галт </t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10344</t>
+  </si>
+  <si>
+    <t>Камень для бани и сауны 20 кг Пироксенит</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13274</t>
+  </si>
+  <si>
+    <t>Камень для бани и сауны 20 кг Пироксенит галт</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13275</t>
+  </si>
+  <si>
+    <t>Клей / кладочный раствор</t>
+  </si>
+  <si>
+    <t>NVL- Состав для укладки природного камня Quick-mix серый 25кг</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/</t>
+  </si>
+  <si>
+    <t>NVL- Состав для укладки природного камня Quick-mix кремово-желтый 25кг</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1765</t>
+  </si>
+  <si>
+    <t>NVL- Состав для укладки природного камня Quick-mix антрацит 25кг</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1766</t>
+  </si>
+  <si>
+    <t>NVL- Состав для укладки природного камня Quick-mix темно-коричневый 25кг</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1768</t>
+  </si>
+  <si>
+    <t>NVL- Состав для укладки природного камня Quick-mix коричневый 25кг</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1767</t>
+  </si>
+  <si>
+    <t>Кладочный раствор для забутовки Quick-mix НМ 2А</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/hm2a-zabutovka/</t>
+  </si>
+  <si>
+    <t>Клей FLEX MBM для камня среднеслойный</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/klej-dlya-kamnya-mbm-25kg/</t>
+  </si>
+  <si>
+    <t>Клей универсальный Mapei Adesilex P7 25кг серый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/klej-universalnyj-mapei-adesilex-p7-25kg-seryj/</t>
+  </si>
+  <si>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus алебастрово-белый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13285</t>
+  </si>
+  <si>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus светло-серый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13286</t>
+  </si>
+  <si>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus стально-серый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13287</t>
+  </si>
+  <si>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus графитово-серый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/</t>
+  </si>
+  <si>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus антрацитово-серый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13288</t>
+  </si>
+  <si>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus графитово-чёрный</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13289</t>
+  </si>
+  <si>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus светло-бежевый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13290</t>
+  </si>
+  <si>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus песочно-жёлтый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13291</t>
+  </si>
+  <si>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus светло-коричневый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13293</t>
+  </si>
+  <si>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus тёмно-коричневый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13294</t>
+  </si>
+  <si>
+    <t>Заполнители швов</t>
+  </si>
+  <si>
+    <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Серый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/FUG-FBR-300-2534/</t>
+  </si>
+  <si>
+    <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Серебристо-серый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3386</t>
+  </si>
+  <si>
+    <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Антрацит</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3387</t>
+  </si>
+  <si>
+    <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Графитовый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3381</t>
+  </si>
+  <si>
+    <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Белый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3154</t>
+  </si>
+  <si>
+    <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Бежевый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3380</t>
+  </si>
+  <si>
+    <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Красно-коричневый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=13414</t>
+  </si>
+  <si>
+    <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Темно-коричневый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3383</t>
+  </si>
+  <si>
+    <t>NFM - Заполнитель швов для природного камня Quick-mix серый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/</t>
+  </si>
+  <si>
+    <t>NFM - Заполнитель швов для природного камня Quick-mix антрацит</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1755</t>
+  </si>
+  <si>
+    <t>NFM - Заполнитель швов для природного камня Quick-mix кремово-желтый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1757</t>
+  </si>
+  <si>
+    <t>NFM - Заполнитель швов для природного камня Quick-mix коричневый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1756</t>
+  </si>
+  <si>
+    <t>NFM - Заполнитель швов для природного камня Quick-mix темно-коричневый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1758</t>
+  </si>
+  <si>
+    <t>Песок модифицированный Quick-mix- FUS 25кг темно-песочный</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/</t>
+  </si>
+  <si>
+    <t>Песок модифицированный Quick-mix- FUS 25кг серый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=1751</t>
+  </si>
+  <si>
+    <t>Песок модифицированный Quick-mix- FUS 25кг серо-белый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=12285</t>
+  </si>
+  <si>
+    <t>Пропитка</t>
+  </si>
+  <si>
+    <t>Гидрофобная пропитка HydroRepell-S 0,8 литра</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/</t>
+  </si>
+  <si>
+    <t>Гидрофобная пропитка HydroRepell-S 4 литра</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6891</t>
+  </si>
+  <si>
+    <t>Гидрофобная пропитка HydroRepell-S 17 литров</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6892</t>
+  </si>
+  <si>
+    <t>Покрытие для камня HydroCover WET 1L 1 литр</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/pokritie-dlya-kamnya-HydroCover/</t>
+  </si>
+  <si>
+    <t>Пропитка Drylok concrete protector 3,78 л.</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/292-drylok-concrete-protector/</t>
+  </si>
+  <si>
+    <t>Пропитка Drylok concrete protector 0,94 л.</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/292-drylok-concrete-protector/?sku=3426</t>
+  </si>
+  <si>
+    <t>Вяжущие средства</t>
+  </si>
+  <si>
+    <t>Полиуретановое вяжущее Tubag GaLaDesign 10 кг 10 литр</t>
   </si>
   <si>
     <t>https://ecokamni.ru/gala-design-quick-mix/</t>
   </si>
   <si>
-    <t>GaLaKreativ полиуретановое вяжущее (Германия) 1 литр</t>
+    <t>Полиуретановое вяжущее Tubag GaLaKreativ PUR-Binder, Германия 1 литр</t>
   </si>
   <si>
     <t>https://ecokamni.ru/GaLa-Kreativ-quick-mix/</t>
   </si>
   <si>
-    <t>GaLaKreativ полиуретановое вяжущее (Германия) 5 литров</t>
+    <t>Полиуретановое вяжущее Tubag GaLaKreativ PUR-Binder, Германия 5 литров</t>
   </si>
   <si>
     <t>https://ecokamni.ru/GaLa-Kreativ-quick-mix/?sku=7732</t>
   </si>
   <si>
-    <t>KSE Средство для очистки камня 11л</t>
+    <t>Очистители</t>
+  </si>
+  <si>
+    <t>Очиститель Strasser PLUS EP-R 1л 1 литр</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/ochistitel-plus-ep-r/</t>
+  </si>
+  <si>
+    <t>Очиститель strasser PLUS EP-R leicht, 1л 1 литр</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/ochistitel-strasser/</t>
+  </si>
+  <si>
+    <t>Очиститель strasser PLUS ZSE 1л 1 литр</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/ochistitel-plus-zse/</t>
+  </si>
+  <si>
+    <t>Очиститель strasser PLUS ZSE 1л 10 литров</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/ochistitel-plus-zse/?sku=13340</t>
+  </si>
+  <si>
+    <t>Очиститель цементного налета и высолов Quick-mix KSE 11л</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kse-sredstvo-dlya-ochistki-kamnya/</t>
   </si>
   <si>
-    <t>Бетоноремонтная шпатлевка BRS quick-mix 25 кг</t>
+    <t>Шпатлевка</t>
+  </si>
+  <si>
+    <t>Бетоноремонтная шпатлевка Quick-mix BRS 25 кг</t>
   </si>
   <si>
     <t>https://ecokamni.ru/schpatlevka-brs/</t>
-  </si>
-[...352 lines deleted...]
-    <t>https://ecokamni.ru/292-drylok-concrete-protector/?sku=3426</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -581,811 +596,811 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c34c02bd50148576a870e22da5793d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1733fbffe2c170b3becf249c4ee4b7b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dfac69e81ba4396aea94d7763dc2c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ccd44ac68a43ea332e95ece33dad.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b9b60c793da2f13f56e5fadac621.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a01aa9ca3e811803c1a9bde7149c8.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe697df7a480197b2b498a5b017d2e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2a84133d80a4d128934bb36175565.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ebca1bd5b726aa61de71249bf1672.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de265ea7ecd0c306574129c6114fc969.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d34de9bbee699fd93dba1b52ad2d06.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ce8bede4690d4208a509f23a39c4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977100a6bd166a8db52552176f84c34.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bdee58962d1e2097e320b6134414a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e4c4576d923754f418e7580dc3f49.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c2563fd4dd5eb908cdb58b509269b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317fec68e95a009089a368b13cef5ab.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94f8dbdb65aaf3dc51917f3836bc60.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b485474760764618f7c2fa8dec53.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a8cd6e5a3a46eea9264577d2d496d.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacf907c04372e1d45636a51961fa2f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b9b60c793da2f13f56e5fadac621.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe697df7a480197b2b498a5b017d2e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2a84133d80a4d128934bb36175565.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317fec68e95a009089a368b13cef5ab.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977100a6bd166a8db52552176f84c34.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b485474760764618f7c2fa8dec53.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a8cd6e5a3a46eea9264577d2d496d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94f8dbdb65aaf3dc51917f3836bc60.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bdee58962d1e2097e320b6134414a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e4c4576d923754f418e7580dc3f49.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c2563fd4dd5eb908cdb58b509269b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a01aa9ca3e811803c1a9bde7149c8.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ce8bede4690d4208a509f23a39c4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacf907c04372e1d45636a51961fa2f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c34c02bd50148576a870e22da5793d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1733fbffe2c170b3becf249c4ee4b7b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ebca1bd5b726aa61de71249bf1672.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de265ea7ecd0c306574129c6114fc969.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d34de9bbee699fd93dba1b52ad2d06.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dfac69e81ba4396aea94d7763dc2c.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ccd44ac68a43ea332e95ece33dad.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_13298" descr=""/>
+        <xdr:cNvPr id="1" name="product_7723" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_7734" descr=""/>
+        <xdr:cNvPr id="2" name="product_13221" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_3529" descr=""/>
+        <xdr:cNvPr id="3" name="product_10383" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_7722" descr=""/>
+        <xdr:cNvPr id="4" name="product_1764" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_7723" descr=""/>
+        <xdr:cNvPr id="5" name="product_3446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_6890" descr=""/>
+        <xdr:cNvPr id="6" name="product_7721" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_13221" descr=""/>
+        <xdr:cNvPr id="7" name="product_3373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_10383" descr=""/>
+        <xdr:cNvPr id="8" name="product_13285" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_12328" descr=""/>
+        <xdr:cNvPr id="9" name="product_3385" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_3398" descr=""/>
+        <xdr:cNvPr id="10" name="product_1754" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_13170" descr=""/>
+        <xdr:cNvPr id="11" name="product_6905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_12295" descr=""/>
+        <xdr:cNvPr id="12" name="product_6890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_3446" descr=""/>
+        <xdr:cNvPr id="13" name="product_12295" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_3385" descr=""/>
+        <xdr:cNvPr id="14" name="product_84" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_1754" descr=""/>
+        <xdr:cNvPr id="15" name="product_13298" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_6905" descr=""/>
+        <xdr:cNvPr id="16" name="product_7734" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_1764" descr=""/>
+        <xdr:cNvPr id="17" name="product_12328" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_13285" descr=""/>
+        <xdr:cNvPr id="18" name="product_3398" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_7721" descr=""/>
+        <xdr:cNvPr id="19" name="product_13170" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_3373" descr=""/>
+        <xdr:cNvPr id="20" name="product_3529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_84" descr=""/>
+        <xdr:cNvPr id="21" name="product_7722" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1652,59 +1667,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gala-design-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/GaLa-Kreativ-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/GaLa-Kreativ-quick-mix/?sku=7732" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kse-sredstvo-dlya-ochistki-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/schpatlevka-brs/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidroizolyziy-mds-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6891" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6892" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/?sku=13221" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13276" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10342" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13277" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10343" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13278" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10345" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13279" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10344" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13274" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13275" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-ep-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-strasser/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-zse/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-zse/?sku=13340" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-HydroCover/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/hm2a-zabutovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3386" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3387" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3381" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3154" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3380" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3383" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1755" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1757" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1756" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1758" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=1751" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=12285" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1765" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1766" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1768" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1767" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13285" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13286" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13287" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13288" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13289" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13290" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13291" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13293" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13294" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/klej-dlya-kamnya-mbm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/klej-universalnyj-mapei-adesilex-p7-25kg-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/292-drylok-concrete-protector/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/292-drylok-concrete-protector/?sku=3426" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidroizolyziy-mds-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/?sku=13221" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13276" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10342" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13277" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10343" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13278" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10345" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13279" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10344" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13274" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13275" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1765" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1766" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1768" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1767" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/hm2a-zabutovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/klej-dlya-kamnya-mbm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/klej-universalnyj-mapei-adesilex-p7-25kg-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13285" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13286" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13287" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13288" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13289" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13290" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13291" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13293" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13294" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3386" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3387" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3381" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3154" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3380" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=13414" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3383" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1755" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1757" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1756" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1758" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=1751" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=12285" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6891" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6892" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-HydroCover/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/292-drylok-concrete-protector/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/292-drylok-concrete-protector/?sku=3426" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gala-design-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/GaLa-Kreativ-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/GaLa-Kreativ-quick-mix/?sku=7732" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-ep-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-strasser/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-zse/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-zse/?sku=13340" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kse-sredstvo-dlya-ochistki-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/schpatlevka-brs/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F77"/>
+  <dimension ref="A1:F84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -1744,1282 +1759,1394 @@
       <c r="C9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A10" s="13">
         <v>1</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="11">
-        <v>21960.0</v>
-[...1 lines deleted...]
-      <c r="F10" s="8"/>
+        <v>1800.0</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
       <c r="A11" s="13">
         <v>2</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E11" s="11">
-        <v>6110.0</v>
-[...1 lines deleted...]
-      <c r="F11" s="8"/>
+        <v>4000.0</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
       <c r="A12" s="13">
         <v>3</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" s="11">
-        <v>24560.0</v>
-[...3 lines deleted...]
-    <row r="13" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+        <v>24190.0</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" outlineLevel="1">
       <c r="A13" s="13">
         <v>4</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" s="11">
-        <v>7350.0</v>
+        <v>920.0</v>
       </c>
       <c r="F13" s="8"/>
     </row>
-    <row r="14" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+    <row r="14" spans="1:6" outlineLevel="1">
       <c r="A14" s="13">
         <v>5</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" s="11">
-        <v>1100.0</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+        <v>1300.0</v>
+      </c>
+      <c r="F14" s="8"/>
+    </row>
+    <row r="15" spans="1:6" outlineLevel="1">
       <c r="A15" s="13">
         <v>6</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="11">
-        <v>1800.0</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
+        <v>1400.0</v>
+      </c>
+      <c r="F15" s="8"/>
+    </row>
+    <row r="16" spans="1:6" outlineLevel="1">
       <c r="A16" s="13">
         <v>7</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="11">
-        <v>1600.0</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
+        <v>2100.0</v>
+      </c>
+      <c r="F16" s="8"/>
+    </row>
+    <row r="17" spans="1:6" outlineLevel="1">
       <c r="A17" s="13">
         <v>8</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="11">
-        <v>5800.0</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:6" customHeight="1" ht="26" outlineLevel="1">
+        <v>800.0</v>
+      </c>
+      <c r="F17" s="8"/>
+    </row>
+    <row r="18" spans="1:6" outlineLevel="1">
       <c r="A18" s="13">
         <v>9</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="11">
-        <v>22700.0</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
+        <v>1150.0</v>
+      </c>
+      <c r="F18" s="8"/>
+    </row>
+    <row r="19" spans="1:6" outlineLevel="1">
       <c r="A19" s="13">
         <v>10</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="11">
-        <v>4000.0</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
+        <v>1600.0</v>
+      </c>
+      <c r="F19" s="8"/>
+    </row>
+    <row r="20" spans="1:6" outlineLevel="1">
       <c r="A20" s="13">
         <v>11</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="11">
-        <v>24190.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2300.0</v>
+      </c>
+      <c r="F20" s="8"/>
     </row>
     <row r="21" spans="1:6" outlineLevel="1">
       <c r="A21" s="13">
         <v>12</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="11">
-        <v>920.0</v>
+        <v>3450.0</v>
       </c>
       <c r="F21" s="8"/>
     </row>
     <row r="22" spans="1:6" outlineLevel="1">
       <c r="A22" s="13">
         <v>13</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="11">
-        <v>1300.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F22" s="8"/>
     </row>
     <row r="23" spans="1:6" outlineLevel="1">
       <c r="A23" s="13">
         <v>14</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E23" s="11">
-        <v>1400.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F23" s="8"/>
     </row>
     <row r="24" spans="1:6" outlineLevel="1">
-      <c r="A24" s="13">
-[...3 lines deleted...]
-      <c r="C24" s="7" t="s">
+      <c r="A24" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="D24" s="7" t="s">
-[...23 lines deleted...]
-    <row r="26" spans="1:6" outlineLevel="1">
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="2"/>
+    </row>
+    <row r="25" spans="1:6" outlineLevel="2">
+      <c r="A25" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A26" s="13">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="7" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E26" s="11">
-        <v>1150.0</v>
-[...3 lines deleted...]
-    <row r="27" spans="1:6" outlineLevel="1">
+        <v>900.0</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A27" s="13">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="7" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E27" s="11">
-        <v>1600.0</v>
-[...3 lines deleted...]
-    <row r="28" spans="1:6" outlineLevel="1">
+        <v>1100.0</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A28" s="13">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="7" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E28" s="11">
-        <v>2300.0</v>
-[...3 lines deleted...]
-    <row r="29" spans="1:6" outlineLevel="1">
+        <v>1100.0</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A29" s="13">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="7" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E29" s="11">
-        <v>3450.0</v>
-[...3 lines deleted...]
-    <row r="30" spans="1:6" outlineLevel="1">
+        <v>1230.0</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A30" s="13">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E30" s="11">
-        <v>1000.0</v>
-[...3 lines deleted...]
-    <row r="31" spans="1:6" outlineLevel="1">
+        <v>1230.0</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A31" s="13">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="7" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E31" s="11">
-        <v>1600.0</v>
+        <v>950.0</v>
       </c>
       <c r="F31" s="8"/>
     </row>
-    <row r="32" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+    <row r="32" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A32" s="13">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="7" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E32" s="11">
-        <v>2550.0</v>
+        <v>1450.0</v>
       </c>
       <c r="F32" s="8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A33" s="13">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="E33" s="11">
-        <v>1850.0</v>
+        <v>1150.0</v>
       </c>
       <c r="F33" s="8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" outlineLevel="2">
       <c r="A34" s="13">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="7" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E34" s="11">
-        <v>990.0</v>
+        <v>1510.0</v>
       </c>
       <c r="F34" s="8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:6" customHeight="1" ht="40" outlineLevel="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" outlineLevel="2">
       <c r="A35" s="13">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="7" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E35" s="11">
-        <v>6100.0</v>
+        <v>1380.0</v>
       </c>
       <c r="F35" s="8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" outlineLevel="2">
       <c r="A36" s="13">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="7" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E36" s="11">
-        <v>3600.0</v>
+        <v>1330.0</v>
       </c>
       <c r="F36" s="8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" outlineLevel="2">
       <c r="A37" s="13">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E37" s="11">
+        <v>1390.0</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" outlineLevel="2">
+      <c r="A38" s="13">
+        <v>13</v>
+      </c>
+      <c r="B38" s="6"/>
+      <c r="C38" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="D37" s="7" t="s">
+      <c r="E38" s="11">
+        <v>1410.0</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" outlineLevel="2">
+      <c r="A39" s="13">
+        <v>14</v>
+      </c>
+      <c r="B39" s="6"/>
+      <c r="C39" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="E37" s="11">
-[...5 lines deleted...]
-      <c r="A38" s="14" t="s">
+      <c r="D39" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="2"/>
-[...22 lines deleted...]
-        <v>11</v>
+      <c r="E39" s="11">
+        <v>1500.0</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:6" outlineLevel="2">
       <c r="A40" s="13">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E40" s="11">
-        <v>1450.0</v>
+        <v>1360.0</v>
       </c>
       <c r="F40" s="8" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:6" outlineLevel="2">
       <c r="A41" s="13">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="11">
-        <v>1600.0</v>
+        <v>1350.0</v>
       </c>
       <c r="F41" s="8" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6" outlineLevel="2">
       <c r="A42" s="13">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E42" s="11">
-        <v>2270.0</v>
+        <v>1370.0</v>
       </c>
       <c r="F42" s="8" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6" outlineLevel="2">
       <c r="A43" s="13">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="11">
-        <v>1720.0</v>
+        <v>1480.0</v>
       </c>
       <c r="F43" s="8" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="C44" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" outlineLevel="1">
+      <c r="A44" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="D44" s="7" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="2"/>
     </row>
     <row r="45" spans="1:6" outlineLevel="2">
-      <c r="A45" s="13">
+      <c r="A45" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B45" s="6"/>
-[...10 lines deleted...]
-        <v>22</v>
+      <c r="B45" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:6" outlineLevel="2">
       <c r="A46" s="13">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="7" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E46" s="11">
-        <v>1700.0</v>
+        <v>1450.0</v>
       </c>
       <c r="F46" s="8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" outlineLevel="2">
       <c r="A47" s="13">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="7" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E47" s="11">
-        <v>1200.0</v>
-[...3 lines deleted...]
-    <row r="48" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
+        <v>1600.0</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" outlineLevel="2">
       <c r="A48" s="13">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="7" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="E48" s="11">
-        <v>1360.0</v>
-[...3 lines deleted...]
-    <row r="49" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
+        <v>2270.0</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" outlineLevel="2">
       <c r="A49" s="13">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="7" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E49" s="11">
-        <v>1300.0</v>
-[...3 lines deleted...]
-    <row r="50" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
+        <v>1720.0</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" outlineLevel="2">
       <c r="A50" s="13">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="7" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="E50" s="11">
-        <v>1360.0</v>
-[...3 lines deleted...]
-    <row r="51" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
+        <v>1800.0</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" outlineLevel="2">
       <c r="A51" s="13">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="7" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E51" s="11">
-        <v>1360.0</v>
-[...3 lines deleted...]
-    <row r="52" spans="1:6" customHeight="1" ht="26" outlineLevel="2">
+        <v>1650.0</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" outlineLevel="2">
       <c r="A52" s="13">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="7" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E52" s="11">
-        <v>1100.0</v>
-[...3 lines deleted...]
-    <row r="53" spans="1:6" customHeight="1" ht="26" outlineLevel="2">
+        <v>1670.0</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" outlineLevel="2">
       <c r="A53" s="13">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="7" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E53" s="11">
-        <v>1450.0</v>
-[...3 lines deleted...]
-    <row r="54" spans="1:6" customHeight="1" ht="26" outlineLevel="2">
+        <v>1700.0</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A54" s="13">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E54" s="11">
+        <v>1250.0</v>
+      </c>
+      <c r="F54" s="8"/>
+    </row>
+    <row r="55" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
+      <c r="A55" s="13">
+        <v>10</v>
+      </c>
+      <c r="B55" s="6"/>
+      <c r="C55" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D55" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="D54" s="7" t="s">
+      <c r="E55" s="11">
+        <v>1400.0</v>
+      </c>
+      <c r="F55" s="8"/>
+    </row>
+    <row r="56" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
+      <c r="A56" s="13">
+        <v>11</v>
+      </c>
+      <c r="B56" s="6"/>
+      <c r="C56" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="E54" s="11">
-[...5 lines deleted...]
-      <c r="A55" s="14" t="s">
+      <c r="D56" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="B55" s="2"/>
-[...23 lines deleted...]
-      </c>
+      <c r="E56" s="11">
+        <v>1350.0</v>
+      </c>
+      <c r="F56" s="8"/>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A57" s="13">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>102</v>
       </c>
       <c r="E57" s="11">
-        <v>850.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1400.0</v>
+      </c>
+      <c r="F57" s="8"/>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
       <c r="A58" s="13">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>104</v>
       </c>
       <c r="E58" s="11">
-        <v>1050.0</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
+        <v>1360.0</v>
+      </c>
+      <c r="F58" s="8"/>
+    </row>
+    <row r="59" spans="1:6" customHeight="1" ht="26" outlineLevel="2">
       <c r="A59" s="13">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E59" s="11">
-        <v>1050.0</v>
-[...5 lines deleted...]
-    <row r="60" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
+        <v>1100.0</v>
+      </c>
+      <c r="F59" s="8"/>
+    </row>
+    <row r="60" spans="1:6" customHeight="1" ht="26" outlineLevel="2">
       <c r="A60" s="13">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>108</v>
       </c>
       <c r="E60" s="11">
-        <v>1180.0</v>
-[...5 lines deleted...]
-    <row r="61" spans="1:6" customHeight="1" ht="16" outlineLevel="2">
+        <v>1450.0</v>
+      </c>
+      <c r="F60" s="8"/>
+    </row>
+    <row r="61" spans="1:6" customHeight="1" ht="26" outlineLevel="2">
       <c r="A61" s="13">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>110</v>
       </c>
       <c r="E61" s="11">
-        <v>1180.0</v>
-[...6 lines deleted...]
-      <c r="A62" s="13">
+        <v>1560.0</v>
+      </c>
+      <c r="F61" s="8"/>
+    </row>
+    <row r="62" spans="1:6" outlineLevel="1">
+      <c r="A62" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="9"/>
+      <c r="F62" s="2"/>
+    </row>
+    <row r="63" spans="1:6" outlineLevel="2">
+      <c r="A63" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B62" s="6"/>
-[...14 lines deleted...]
-      <c r="A63" s="13">
+      <c r="B63" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B63" s="6"/>
-[...13 lines deleted...]
-    <row r="64" spans="1:6" outlineLevel="2">
+      <c r="C63" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" customHeight="1" ht="26" outlineLevel="2">
       <c r="A64" s="13">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="7" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E64" s="11">
-        <v>1330.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F64" s="8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:6" outlineLevel="2">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" customHeight="1" ht="26" outlineLevel="2">
       <c r="A65" s="13">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="7" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E65" s="11">
-        <v>1390.0</v>
+        <v>5800.0</v>
       </c>
       <c r="F65" s="8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:6" outlineLevel="2">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" customHeight="1" ht="26" outlineLevel="2">
       <c r="A66" s="13">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="7" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E66" s="11">
-        <v>1410.0</v>
+        <v>22700.0</v>
       </c>
       <c r="F66" s="8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" outlineLevel="2">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="13">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="7" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E67" s="11">
-        <v>1500.0</v>
+        <v>3600.0</v>
       </c>
       <c r="F67" s="8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:6" outlineLevel="2">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" customHeight="1" ht="40" outlineLevel="2">
       <c r="A68" s="13">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="7" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E68" s="11">
-        <v>1360.0</v>
+        <v>11900.0</v>
       </c>
       <c r="F68" s="8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:6" outlineLevel="2">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" customHeight="1" ht="40" outlineLevel="2">
       <c r="A69" s="13">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="7" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E69" s="11">
-        <v>1350.0</v>
+        <v>3900.0</v>
       </c>
       <c r="F69" s="8" t="s">
-        <v>22</v>
-[...18 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" outlineLevel="1">
+      <c r="A70" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="B70" s="2"/>
+      <c r="C70" s="2"/>
+      <c r="D70" s="2"/>
+      <c r="E70" s="9"/>
+      <c r="F70" s="2"/>
     </row>
     <row r="71" spans="1:6" outlineLevel="2">
-      <c r="A71" s="13">
-[...13 lines deleted...]
-        <v>22</v>
+      <c r="A71" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="13">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="7" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E72" s="11">
-        <v>1270.0</v>
-[...5 lines deleted...]
-    <row r="73" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>21960.0</v>
+      </c>
+      <c r="F72" s="8"/>
+    </row>
+    <row r="73" spans="1:6" customHeight="1" ht="40" outlineLevel="2">
       <c r="A73" s="13">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="7" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="E73" s="11">
-        <v>1150.0</v>
-[...16 lines deleted...]
-      <c r="A75" s="3" t="s">
+        <v>6110.0</v>
+      </c>
+      <c r="F73" s="8"/>
+    </row>
+    <row r="74" spans="1:6" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A74" s="13">
+        <v>3</v>
+      </c>
+      <c r="B74" s="6"/>
+      <c r="C74" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="E74" s="11">
+        <v>24560.0</v>
+      </c>
+      <c r="F74" s="8"/>
+    </row>
+    <row r="75" spans="1:6" outlineLevel="1">
+      <c r="A75" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="B75" s="2"/>
+      <c r="C75" s="2"/>
+      <c r="D75" s="2"/>
+      <c r="E75" s="9"/>
+      <c r="F75" s="2"/>
+    </row>
+    <row r="76" spans="1:6" outlineLevel="2">
+      <c r="A76" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B75" s="4" t="s">
+      <c r="B76" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C75" s="5" t="s">
+      <c r="C76" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D75" s="5" t="s">
+      <c r="D76" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E75" s="10" t="s">
+      <c r="E76" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F75" s="5" t="s">
+      <c r="F76" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="76" spans="1:6" customHeight="1" ht="40" outlineLevel="2">
-      <c r="A76" s="13">
+    <row r="77" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A77" s="13">
         <v>1</v>
-      </c>
-[...16 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="E77" s="11">
+        <v>2550.0</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A78" s="13">
+        <v>2</v>
+      </c>
+      <c r="B78" s="6"/>
+      <c r="C78" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="E78" s="11">
+        <v>1850.0</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A79" s="13">
+        <v>3</v>
+      </c>
+      <c r="B79" s="6"/>
+      <c r="C79" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E79" s="11">
+        <v>990.0</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A80" s="13">
+        <v>4</v>
+      </c>
+      <c r="B80" s="6"/>
+      <c r="C80" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="D77" s="7" t="s">
+      <c r="D80" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="E77" s="11">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="E80" s="11">
+        <v>6100.0</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A81" s="13">
+        <v>5</v>
+      </c>
+      <c r="B81" s="6"/>
+      <c r="C81" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="E81" s="11">
+        <v>7350.0</v>
+      </c>
+      <c r="F81" s="8"/>
+    </row>
+    <row r="82" spans="1:6" outlineLevel="1">
+      <c r="A82" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B82" s="2"/>
+      <c r="C82" s="2"/>
+      <c r="D82" s="2"/>
+      <c r="E82" s="9"/>
+      <c r="F82" s="2"/>
+    </row>
+    <row r="83" spans="1:6" outlineLevel="2">
+      <c r="A83" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A84" s="13">
+        <v>1</v>
+      </c>
+      <c r="B84" s="6"/>
+      <c r="C84" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="E84" s="11">
+        <v>1100.0</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="B11:B12"/>
-    <mergeCell ref="B16:B18"/>
-[...11 lines deleted...]
-    <mergeCell ref="B76:B77"/>
+    <mergeCell ref="B13:B23"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="B26:B30"/>
+    <mergeCell ref="B34:B43"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="B46:B53"/>
+    <mergeCell ref="B54:B58"/>
+    <mergeCell ref="B59:B61"/>
+    <mergeCell ref="A62:F62"/>
+    <mergeCell ref="B64:B66"/>
+    <mergeCell ref="B68:B69"/>
+    <mergeCell ref="A70:F70"/>
+    <mergeCell ref="B73:B74"/>
+    <mergeCell ref="A75:F75"/>
+    <mergeCell ref="B79:B80"/>
+    <mergeCell ref="A82:F82"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
-    <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
-[...12 lines deleted...]
-    <hyperlink ref="D37" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_33"/>
-    <hyperlink ref="D44" r:id="rId_hyperlink_34"/>
-[...9 lines deleted...]
-    <hyperlink ref="D54" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_49"/>
-    <hyperlink ref="D62" r:id="rId_hyperlink_50"/>
-[...12 lines deleted...]
-    <hyperlink ref="D77" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_64"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>