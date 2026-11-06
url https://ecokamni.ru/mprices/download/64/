--- v3 (2026-08-08)
+++ v4 (2026-11-06)
@@ -31,51 +31,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://ecokamni.ru/</t>
   </si>
   <si>
     <t>8 (800) 200-53-13</t>
   </si>
   <si>
     <t>+7 (926) 466-45-26</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-08 08:42:35</t>
+    <t>Актуальность прайса на: 2026-11-06 12:35:56</t>
   </si>
   <si>
     <t>Сопутствующие товары</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
   <si>
     <t>Цена за</t>
   </si>
   <si>
     <t>Гидроизоляция MDS quick-mix</t>
   </si>
@@ -193,105 +193,105 @@
   <si>
     <t>NVL- Состав для укладки природного камня Quick-mix коричневый 25кг</t>
   </si>
   <si>
     <t>https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1767</t>
   </si>
   <si>
     <t>Кладочный раствор для забутовки Quick-mix НМ 2А</t>
   </si>
   <si>
     <t>https://ecokamni.ru/hm2a-zabutovka/</t>
   </si>
   <si>
     <t>Клей FLEX MBM для камня среднеслойный</t>
   </si>
   <si>
     <t>https://ecokamni.ru/klej-dlya-kamnya-mbm-25kg/</t>
   </si>
   <si>
     <t>Клей универсальный Mapei Adesilex P7 25кг серый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/klej-universalnyj-mapei-adesilex-p7-25kg-seryj/</t>
   </si>
   <si>
-    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus алебастрово-белый</t>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK 01 алебастрово-белый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13285</t>
   </si>
   <si>
-    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus светло-серый</t>
-[...5 lines deleted...]
-    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus стально-серый</t>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK 01 светло-серый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/</t>
+  </si>
+  <si>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK 01 стально-серый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13287</t>
   </si>
   <si>
-    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus графитово-серый</t>
-[...5 lines deleted...]
-    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus антрацитово-серый</t>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK 01 графитово-серый</t>
+  </si>
+  <si>
+    <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=938</t>
+  </si>
+  <si>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK 01 антрацитово-серый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13288</t>
   </si>
   <si>
-    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus графитово-чёрный</t>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK 01 графитово-чёрный</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13289</t>
   </si>
   <si>
-    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus светло-бежевый</t>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK 01 светло-бежевый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13290</t>
   </si>
   <si>
-    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus песочно-жёлтый</t>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK 01 песочно-жёлтый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13291</t>
   </si>
   <si>
-    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus светло-коричневый</t>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK 01 светло-коричневый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13293</t>
   </si>
   <si>
-    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK Plus тёмно-коричневый</t>
+    <t>Цветной кладочный раствор для лицевого кирпича Quick-mix VK 01 тёмно-коричневый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13294</t>
   </si>
   <si>
     <t>Заполнители швов</t>
   </si>
   <si>
     <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Серый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/FUG-FBR-300-2534/</t>
   </si>
   <si>
     <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Серебристо-серый</t>
   </si>
   <si>
     <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3386</t>
   </si>
   <si>
     <t>FUG FBR (FBR 300) затирка для широких швов Quick-mix Антрацит</t>
   </si>
   <si>
     <t>https://ecokamni.ru/FUG-FBR-300-2534/?sku=3387</t>
   </si>
@@ -596,51 +596,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b9b60c793da2f13f56e5fadac621.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe697df7a480197b2b498a5b017d2e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2a84133d80a4d128934bb36175565.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317fec68e95a009089a368b13cef5ab.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977100a6bd166a8db52552176f84c34.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b485474760764618f7c2fa8dec53.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a8cd6e5a3a46eea9264577d2d496d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94f8dbdb65aaf3dc51917f3836bc60.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bdee58962d1e2097e320b6134414a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e4c4576d923754f418e7580dc3f49.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c2563fd4dd5eb908cdb58b509269b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a01aa9ca3e811803c1a9bde7149c8.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ce8bede4690d4208a509f23a39c4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacf907c04372e1d45636a51961fa2f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c34c02bd50148576a870e22da5793d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1733fbffe2c170b3becf249c4ee4b7b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ebca1bd5b726aa61de71249bf1672.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de265ea7ecd0c306574129c6114fc969.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d34de9bbee699fd93dba1b52ad2d06.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dfac69e81ba4396aea94d7763dc2c.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ccd44ac68a43ea332e95ece33dad.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b9b60c793da2f13f56e5fadac621.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe697df7a480197b2b498a5b017d2e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2a84133d80a4d128934bb36175565.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317fec68e95a009089a368b13cef5ab.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977100a6bd166a8db52552176f84c34.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b485474760764618f7c2fa8dec53.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a8cd6e5a3a46eea9264577d2d496d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa84b30626661730bb2b505633d756.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bdee58962d1e2097e320b6134414a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e4c4576d923754f418e7580dc3f49.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c2563fd4dd5eb908cdb58b509269b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a01aa9ca3e811803c1a9bde7149c8.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ce8bede4690d4208a509f23a39c4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacf907c04372e1d45636a51961fa2f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c34c02bd50148576a870e22da5793d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1733fbffe2c170b3becf249c4ee4b7b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ebca1bd5b726aa61de71249bf1672.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de265ea7ecd0c306574129c6114fc969.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d34de9bbee699fd93dba1b52ad2d06.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dfac69e81ba4396aea94d7763dc2c.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ccd44ac68a43ea332e95ece33dad.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_7723" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1667,51 +1667,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidroizolyziy-mds-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/?sku=13221" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13276" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10342" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13277" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10343" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13278" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10345" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13279" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10344" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13274" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13275" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1765" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1766" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1768" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1767" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/hm2a-zabutovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/klej-dlya-kamnya-mbm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/klej-universalnyj-mapei-adesilex-p7-25kg-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13285" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13286" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13287" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13288" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13289" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13290" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13291" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13293" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13294" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3386" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3387" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3381" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3154" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3380" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=13414" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3383" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1755" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1757" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1756" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1758" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=1751" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=12285" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6891" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6892" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-HydroCover/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/292-drylok-concrete-protector/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/292-drylok-concrete-protector/?sku=3426" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gala-design-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/GaLa-Kreativ-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/GaLa-Kreativ-quick-mix/?sku=7732" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-ep-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-strasser/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-zse/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-zse/?sku=13340" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kse-sredstvo-dlya-ochistki-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/schpatlevka-brs/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidroizolyziy-mds-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/?sku=13221" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-teknolong/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13276" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10342" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13277" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10343" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13278" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10345" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13279" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=10344" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13274" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kamen-dlya-bani-i-sauny/?sku=13275" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1765" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1766" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1768" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/rastvor-dlya-ukladki-prirodnogo-kamnya-quick-mix-nvl/?sku=1767" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/hm2a-zabutovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/klej-dlya-kamnya-mbm-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/klej-universalnyj-mapei-adesilex-p7-25kg-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13285" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13287" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=938" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13288" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13289" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13290" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13291" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13293" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kladochniy-rastvor-vk-30kg/?sku=13294" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3386" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3387" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3381" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3154" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3380" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=13414" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/FUG-FBR-300-2534/?sku=3383" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1755" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1757" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1756" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/zatirka-dlya-prirodnogo-kamnya-quick-mix-nfm/?sku=1758" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=1751" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pesok-modificirovannyj-dlya-zapolneniya-shvov-quick-mix-fugensand-plus-fus-25kg/?sku=12285" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6891" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gidrofobnaya-propitka-na-osnove-silikona/?sku=6892" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/pokritie-dlya-kamnya-HydroCover/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/292-drylok-concrete-protector/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/292-drylok-concrete-protector/?sku=3426" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/gala-design-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/GaLa-Kreativ-quick-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/GaLa-Kreativ-quick-mix/?sku=7732" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-ep-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-strasser/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-zse/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/ochistitel-plus-zse/?sku=13340" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/kse-sredstvo-dlya-ochistki-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecokamni.ru/schpatlevka-brs/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
@@ -2179,51 +2179,51 @@
       <c r="C34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="11">
         <v>1510.0</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:6" outlineLevel="2">
       <c r="A35" s="13">
         <v>10</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="11">
-        <v>1380.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6" outlineLevel="2">
       <c r="A36" s="13">
         <v>11</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="11">
         <v>1330.0</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:6" outlineLevel="2">
       <c r="A37" s="13">
@@ -2961,51 +2961,51 @@
       <c r="C80" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>139</v>
       </c>
       <c r="E80" s="11">
         <v>6100.0</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="13">
         <v>5</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>141</v>
       </c>
       <c r="E81" s="11">
-        <v>7350.0</v>
+        <v>7500.0</v>
       </c>
       <c r="F81" s="8"/>
     </row>
     <row r="82" spans="1:6" outlineLevel="1">
       <c r="A82" s="14" t="s">
         <v>142</v>
       </c>
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="9"/>
       <c r="F82" s="2"/>
     </row>
     <row r="83" spans="1:6" outlineLevel="2">
       <c r="A83" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>9</v>